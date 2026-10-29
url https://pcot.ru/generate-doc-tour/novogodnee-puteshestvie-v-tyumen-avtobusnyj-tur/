--- v0 (2026-07-31)
+++ v1 (2026-10-29)
@@ -34,112 +34,92 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Тюмень - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:br/>
-[...18 lines deleted...]
-      <w:r>
         <w:t>Уникальная возможность встретить Новый год в Тюмени – удивительном городе с не менее удивительной историей. Вы увидите город с необычного ракурса, окунетесь в атмосферу старинного города и познакомитесь с культурой народов Севера. А чтобы во время путешествия отдыхала не только душа, но и тело, мы предлагаем посетить один из источников. Горячие источники Тюмени славятся своей пользой. К тому же разве это не удивительно - купаться в горячей минеральной воде, когда вокруг одни сугробы?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Комфортабельный транспорт -</w:t>
       </w:r>
       <w:r>
-        <w:t>современные новые туристические автобусы: удобные сиденья, кондиционер, мультимедиа-система.</w:t>
+        <w:t xml:space="preserve"> современные новые туристические автобусы: удобные сиденья, кондиционер, мультимедиа-система.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Профессиональные сопровождающие -</w:t>
+        <w:t xml:space="preserve">Профессиональные сопровождающие - </w:t>
       </w:r>
       <w:r>
         <w:t>в туре работают сопровоэжающие, прошедшие профильное обучение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Включенное питание -</w:t>
       </w:r>
       <w:r>
-        <w:t>2 завтрака, 1 обед — качественные проверенные кафе.</w:t>
+        <w:t xml:space="preserve"> 2 завтрака, 1 обед — качественные проверенные кафе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение термальных источников на выбор:</w:t>
       </w:r>
       <w:r>
         <w:t>ЛетоЛето, Волна, Верхний Бор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Розыгрыш сертификата</w:t>
       </w:r>
       <w:r>
         <w:t>на бесплатную поездку по Пермскому краю</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -227,86 +207,95 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Джакузи, гидромассажные пушки и водопады</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Банный комплекс (сауны, хаммам, ледяная комната, соляная пещера)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>"Верхний бор" ОТБ - это:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Открытый термальный бассейн</w:t>
+        <w:t xml:space="preserve">- Открытый термальный бассейн </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Джакузи для гидромассажа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Детская зона с глубиной 70 см.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Плавательная зона с различными гидромассажными установками и водопадами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Финская сауна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>"Верхний бор" СПА  - это:-</w:t>
-[...2 lines deleted...]
-        <w:t>Открытый термальный бассейн с горячей минеральной водой и гидромассажными установками.</w:t>
+        <w:t>"Верхний бор" СПА  - это:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открытый термальный бассейн с горячей минеральной водой и гидромассажными установками. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Детская чаша площадью 12 кв.м и глубиной 65 см.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Две чаши для взрослых с глубиной 1,3 м, расположенные на разных уровнях с переливом воды из одной в другую</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Хамам (турецкая баня)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Финская сауна.​</w:t>
       </w:r>
@@ -403,81 +392,81 @@
       </w:r>
       <w:r>
         <w:t>- Участники ликвидации последствий на Чернобыльской АЭС</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Граждане, подвергшиеся воздействию радиации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>"ЛетоЛето" - это:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>СПА Марциаль:</w:t>
+        <w:t xml:space="preserve">СПА Марциаль: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- горячий источник под открытым небом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- круглогодичный минерализированный бассейн</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- баня, сауна и хаммам</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- оздоровительная зона с купелью, обливными устройствами и льдогенератором</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- теплый морской бассейн, контрастные и минеральные джакузи, дорожка Кнейпа</w:t>
+        <w:t xml:space="preserve">- теплый морской бассейн, контрастные и минеральные джакузи, дорожка Кнейпа </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- летний пляж (только в летний период)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>АКВАПАРК:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- горки и аттракционы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -533,194 +522,203 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>3-х местные номера категории "джуниор" (двуспальная кровать, диван).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Доплата за 1-но местное размещение 4 200 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+        <w:t>Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Важная информация!</w:t>
+        <w:t xml:space="preserve">Важная информация! </w:t>
       </w:r>
       <w:r>
         <w:t>Детям, которые едут в тур  НЕ в сопровождении  родителей (с бабушками,дедушками и пр.), при заселении должны  предоставить: заявление от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>22.00 –</w:t>
+        <w:t xml:space="preserve">22.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.20 -</w:t>
+        <w:t xml:space="preserve">22.20 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Фролы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.45 -</w:t>
+        <w:t xml:space="preserve">22.45 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Кукуштан</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.20 -</w:t>
+        <w:t xml:space="preserve">23.20 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Шадейка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.30 -</w:t>
+        <w:t xml:space="preserve">23.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот на Кунгур, бывший пост ДПС</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.40 -</w:t>
+        <w:t xml:space="preserve">23.40 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Голдыревский</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Оригиналы паспорта/свидетельства о рождении, мед. полис.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Пенсионное удостоверение, студенческий билет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по турам</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
@@ -944,198 +942,265 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 - Посещение рыбного рынка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 - Заселение в гостиницу.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.30 – Свободное время.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В свободное время туристы могут посетить Александровский (Загородный) Сад, расположенный практически в центре города – это приятное место для неспешной прогулки. Набережная города Тюмень великолепное зрелище, особенно интересно туристам будет изучить специальные бронзовые таблички, в которых содержатся различные этапы из истории Тюмени, и которые рассыпаны по все набережной. Цветной бульвар расположен в самом центре города и является одной из популярнейших достопримечательностей Тюмени, кстати, именно здесь устанавливают новогоднюю елку.</w:t>
       </w:r>
-    </w:p>
-    <w:p>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Информация о банкете. СМОТРЕТЬ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>ПО ССЫЛКЕ</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Информация по БАНКЕТУ появится позднее (ближе к октябрю)</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>[slider id=179]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 - Завтрак в гостинице.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 - Свободное время.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.30 - Выселение из гостиницы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.00 -</w:t>
+        <w:t xml:space="preserve">13.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение термального комплекса «Лето-Лето»</w:t>
       </w:r>
       <w:r>
         <w:t>(5 часов)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00 -</w:t>
+        <w:t xml:space="preserve">14.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение горячего источника «Волна»</w:t>
       </w:r>
       <w:r>
         <w:t>(4 часа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 -</w:t>
+        <w:t xml:space="preserve">15.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение термального комплекса "Верхний Бор"</w:t>
       </w:r>
       <w:r>
-        <w:t>(3 часа)</w:t>
+        <w:t xml:space="preserve"> (3 часа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>18.30 - Отправление в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>07.00 - Ориентировочное время прибытие в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Обратите внимание! В январские праздники может быть ожидание на входе в источники*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+        <w:t>Обратите внимание! В январские праздники может быть ожидание на входе в источники</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>За последний ряд в автобусе – 300 руб.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Если туристы хотят отправиться поездом, для них действует скидка 300 р/чел от действующих цен. Трансфер от и до ЖД вокзала включён в стоимость. ЖД билеты туристы приобретают самостоятельно (в стоимость не включены).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Волна</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>УСЛОВИЯ АКЦИИ РАННЕЕ БРОНИРОВАНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>ПО ССЫЛКЕ</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1185,98 +1250,98 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>30.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>02.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>22 135</w:t>
+              <w:t>20 710</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>23 300</w:t>
+              <w:t>21 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>21 375</w:t>
+              <w:t>19 950</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>22 500</w:t>
+              <w:t>21 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 145</w:t>
+              <w:t>17 290</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>19 100</w:t>
+              <w:t>18 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Верхний Бор СПА</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
@@ -1340,98 +1405,98 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>30.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>02.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>23 085</w:t>
+              <w:t>21 660</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>24 300</w:t>
+              <w:t>22 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>22 610</w:t>
+              <w:t>21 185</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>23 800</w:t>
+              <w:t>22 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 145</w:t>
+              <w:t>17 290</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>19 100</w:t>
+              <w:t>18 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Верхний Бор ОТБ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
@@ -1495,98 +1560,98 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>30.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>02.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>22 230</w:t>
+              <w:t>20 805</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>23 400</w:t>
+              <w:t>21 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>21 755</w:t>
+              <w:t>20 330</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>22 900</w:t>
+              <w:t>21 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 145</w:t>
+              <w:t>17 290</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>19 100</w:t>
+              <w:t>18 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЛетоЛето (АКВА)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
@@ -1672,136 +1737,136 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>30.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>02.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>21 850</w:t>
+              <w:t>20 520</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>23 000</w:t>
+              <w:t>21 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>21 660</w:t>
+              <w:t>20 330</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>22 800</w:t>
+              <w:t>21 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>21 565</w:t>
+              <w:t>20 235</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>22 700</w:t>
+              <w:t>21 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>21 375</w:t>
+              <w:t>20 045</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>22 500</w:t>
+              <w:t>21 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 145</w:t>
+              <w:t>17 290</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>19 100</w:t>
+              <w:t>18 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЛетоЛето (СПА Марциаль)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
@@ -1887,136 +1952,136 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>30.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>02.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>22 420</w:t>
+              <w:t>20 995</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>23 600</w:t>
+              <w:t>22 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>22 230</w:t>
+              <w:t>20 805</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>23 400</w:t>
+              <w:t>21 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>22 135</w:t>
+              <w:t>20 710</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>23 300</w:t>
+              <w:t>21 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>21 945</w:t>
+              <w:t>20 520</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>23 100</w:t>
+              <w:t>21 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 145</w:t>
+              <w:t>17 290</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>19 100</w:t>
+              <w:t>18 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЛетоЛето (Аква + СПА Марциаль)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
@@ -2102,136 +2167,136 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>30.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>02.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>23 085</w:t>
+              <w:t>21 660</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>24 300</w:t>
+              <w:t>22 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>22 800</w:t>
+              <w:t>21 375</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>24 000</w:t>
+              <w:t>22 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>22 515</w:t>
+              <w:t>21 090</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>23 700</w:t>
+              <w:t>22 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>22 610</w:t>
+              <w:t>21 185</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>23 800</w:t>
+              <w:t>22 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 145</w:t>
+              <w:t>17 290</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>19 100</w:t>
+              <w:t>18 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Без источника</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4800"/>
         <w:gridCol w:w="4800"/>
         <w:gridCol w:w="4800"/>
@@ -2273,60 +2338,60 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>30.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>02.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 145</w:t>
+              <w:t>17 290</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
-              <w:t>19 100</w:t>
+              <w:t>18 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -26277,51 +26342,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af54be712493ec5d17c9da6086eae1c19bbbaaa5003437b36fa49f8d5fa256c76&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7f30815388133f181ea02c7ddd39d5619a0021f18ab581446a39b80a35206cde&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae8615029ba5031c7cb8e43b1a2f62e4f997bf6c160c8ea32d8771aaae3920a03&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A25dd1fc9ff74815c17633715e0370daf137636530f1df135b28d39505f27087e&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7b5f7c2bb5f5e2db6b7f3a03cd7076fb32ab9fcc1522ac7163308807214100bb&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af54be712493ec5d17c9da6086eae1c19bbbaaa5003437b36fa49f8d5fa256c76&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7f30815388133f181ea02c7ddd39d5619a0021f18ab581446a39b80a35206cde&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae8615029ba5031c7cb8e43b1a2f62e4f997bf6c160c8ea32d8771aaae3920a03&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A25dd1fc9ff74815c17633715e0370daf137636530f1df135b28d39505f27087e&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7b5f7c2bb5f5e2db6b7f3a03cd7076fb32ab9fcc1522ac7163308807214100bb&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/spreadsheets/d/1ftYUFgujm6od5KuSRiQgGsFc9UbXuf_m8JZVw55lebg/edit?gid=0#gid=0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1PXXcJIB720WVTxlwAvB8abj4ZcKjyv9t_BYMwTE25Nw/edit?tab=t.0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>