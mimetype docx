--- v0 (2026-06-13)
+++ v1 (2026-10-17)
@@ -180,317 +180,317 @@
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- Сувениры,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Доп. питание,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Доп. место в автобусе - 5 600 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- билет на шоу</w:t>
+        <w:t xml:space="preserve">- билет на шоу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Выбрать СЕКТОР и посмотреть актуальную стоимость билетов</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>* Вы выбираете сектор, мы бронируем место.</w:t>
+        <w:t xml:space="preserve">* Вы выбираете сектор, мы бронируем место. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Актуальность и стоимость места известна на момент бронирования. Сумма может поменяться. К сумме билета добавляется комиссионный сбор 10% от цены билета. При заведении заявки во время бронирования сумма тура будет скорректирована на верную после покупки билета.</w:t>
+        <w:t xml:space="preserve">Актуальность и стоимость места известна на момент бронирования. Сумма может поменяться. К сумме билета добавляется комиссионный сбор 10% от цены билета. При заведении заявки во время бронирования сумма тура будет скорректирована на верную после покупки билета. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* При временной заявке, за вами числятся места только в автобусе. Наличие мест на концерт уточняется по факту подтверждения заявки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>23.00 –</w:t>
+        <w:t xml:space="preserve">23.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.10 –</w:t>
+        <w:t xml:space="preserve">23.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.15 –</w:t>
+        <w:t xml:space="preserve">23.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.40 –</w:t>
+        <w:t xml:space="preserve">23.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.45 –</w:t>
+        <w:t xml:space="preserve">23.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.00 –</w:t>
+        <w:t xml:space="preserve">00.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.05 –</w:t>
+        <w:t xml:space="preserve">00.05 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.10 –</w:t>
+        <w:t xml:space="preserve">00.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.30 –</w:t>
+        <w:t xml:space="preserve">00.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Очерский отворот (АЗС "Лукойл")</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.50 –</w:t>
+        <w:t xml:space="preserve">00.50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Казачья Застава"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.40 –</w:t>
+        <w:t xml:space="preserve">01.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>02.25 (УДМ) -</w:t>
+        <w:t xml:space="preserve">02.25 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>02.30 (УДМ) -</w:t>
+        <w:t xml:space="preserve">02.30 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, кафе "555", ул. Азина, 208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>02.40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">02.40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>03.40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">03.40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Малахит, ул. Удмуртская, 273</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>04.55 (УДМ) –</w:t>
+        <w:t xml:space="preserve">04.55 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Можга, ул. имени Ф.Я. Фалалеева, 10, кафе "Турист"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении, мед. полис, пенсионное удостоверение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -635,60 +635,60 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>23.00 - Отправление в Казань.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Завтрак</w:t>
+        <w:t xml:space="preserve"> Завтрак</w:t>
       </w:r>
       <w:r>
-        <w:t>в кафе.</w:t>
+        <w:t xml:space="preserve"> в кафе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.30 -</w:t>
+        <w:t xml:space="preserve">09.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по Казани с посещением Казанского кремля</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Казань, начиная с 2000 года, официально называют «третьей столицей» России. Это красивый и, несмотря на старинную историю, современный город. Здесь находятся храмы, относящиеся к 16-ти разным религиям! А Казанский кремль, который был построен по распоряжению Ивана IV, является объектом всемирного наследия. Во время экскурсии увидим объекты Универсиады, Старо-татарскую слободу, озеро Кабан, мечеть Кул-Шариф, Казанский Богородицкий монастырь с Казанской иконой Божьей Матери и падающую Башню Сююмбике, которая, по легенде, исполняет три желания, если прикоснуться лбом к ее стенам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
@@ -707,97 +707,124 @@
       <w:r>
         <w:t>15.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Начало шоу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Олимпийский хореограф Никита Михайлов собрал звездных участников индустрии фигурного катания: нынешних чемпионов, победителей международных турниров и воспитанников ведущих спортивных академий — настоящих и будущих звезд российского спорта.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Впервые в таком масштабном ледовом шоу вместе с фигуристами участвуют спортсменки национальной сборной по художественной гимнастике и звезды мировых ледовых спектаклей: воздушные акробаты, артисты оригинальных жанров и циркового искусства. Эти яркие молодые исполнители сочетают высокий уровень мастерства, страсть к искусству и непоколебимую энергию, создавая незабываемое воздушное и ледовое шоу.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.00 - Ориентировочное время окончания программы</w:t>
+        <w:t xml:space="preserve">18.00 - Ориентировочное время окончания программы </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>18.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ужин</w:t>
       </w:r>
       <w:r>
         <w:t>в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.30 - Ориентировочное время выезжа в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>05.00 - 07.00 - Раннее прибытие в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Обратите внимание на раннее прибытие в город, запланируйте деньги на такси.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Обратите внимание на раннее прибытие в город, запланируйте деньги на такси.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>