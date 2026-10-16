--- v0 (2026-06-01)
+++ v1 (2026-10-16)
@@ -167,50 +167,53 @@
       <w:r>
         <w:t>– питание (1 завтрак, 2 обеда);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– страховка на проезд в автобусе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>доп. место в автобусе 3 400 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– питание в придорожных кафе по пути следования автобуса;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– ужин – 400-600 руб./чел. в день;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– зоопарк в г. Ижевске – 400 руб./взр., 100 руб./льгот. (дети 5-17 лет, студенты дневного отделения, пенсионеры, инвалиды III гр.);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Музейно-выставочный комплекс стрелкового оружия им. М.Т. Калашникова – 200 руб./взр., 150 руб./льгот. (студенты дневного отделения, пенсионеры, инвалиды III гр.), 100 руб./шк.;</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -243,201 +246,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Проживание в гостинице г. Ижевск. Номера с удобствами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>07.00 –</w:t>
+        <w:t xml:space="preserve">07.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.10 –</w:t>
+        <w:t xml:space="preserve">07.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.15 –</w:t>
+        <w:t xml:space="preserve">07.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.40 –</w:t>
+        <w:t xml:space="preserve">07.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.45 –</w:t>
+        <w:t xml:space="preserve">07.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.00 –</w:t>
+        <w:t xml:space="preserve">08.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.05 –</w:t>
+        <w:t xml:space="preserve">08.05 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.10 –</w:t>
+        <w:t xml:space="preserve">08.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.30 –</w:t>
+        <w:t xml:space="preserve">08.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Очерский отворот (АЗС "Лукойл")</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.50 –</w:t>
+        <w:t xml:space="preserve">08.50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Казачья Застава"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.40 –</w:t>
+        <w:t xml:space="preserve">09.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>паспорт/свидетельство о рождении, студенческий билет, пенсионное удостоверение, мед. полис.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -579,298 +582,308 @@
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 1:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Родина композитора Петра Ильича Чайковского (Воткинск). День посвящен городу, где родился и провел свое детство знаменитый композитор П.И. Чайковский. Мы окажемся в том самом доме, который до сих пор хранит историю семьи Чайковских, увидим восстановленные сцены из жизни композитора, а также освоим игру в крокет или городки. Во второй половине дня отправимся в столицу республики – г. Ижевск, где по желанию можно посетить термальный комплекс, зоопарк или Музейно-выставочный комплекс стрелкового оружия им. М.Т. Калашникова.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>07.00 – Выезд из Перми, по пути остановка на завтрак (за доп. плату).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 (удм.) –</w:t>
+        <w:t xml:space="preserve">10.00 (удм.) – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по г. Воткинску "Увидеть Воткинск – и влюбиться!".</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Насладимся прекрасными видами Воткинска, увидим плотину и водохранилище. Здесь, в 1840 году в семье начальника Камско-Воткинских заводов, подполковника Чайковского родился Петр Ильич Чайковский.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.30 –</w:t>
+        <w:t xml:space="preserve">11.30 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
-        <w:t>в кафе города (включен в стоимость).</w:t>
+        <w:t xml:space="preserve"> в кафе города (включен в стоимость).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.30 –</w:t>
+        <w:t xml:space="preserve">12.30 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия "Петр Чайковский, годы детства".</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Во время экскурсии вы окунётесь в атмосферу безмятежного детства Петра Ильича. Познакомитесь с семейными легендами, увидите предметы, принадлежащие семье композитора. Икона, под которой родился Чайковский, и старинный прямострунный рояль фирмы Wirth, к клавишам которого прикасались пальчики юного Петра, несомненно заинтересуют всех неравнодушных.</w:t>
+        <w:t xml:space="preserve">Во время экскурсии вы окунётесь в атмосферу безмятежного детства Петра Ильича. Познакомитесь с семейными легендами, увидите предметы, принадлежащие семье композитора. Икона, под которой родился Чайковский, и старинный прямострунный рояль фирмы Wirth, к клавишам которого прикасались пальчики юного Петра, несомненно заинтересуют всех неравнодушных. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Также, вы прогуляетесь по красивому парку усадьбы и заглянете в теплицу, полную зеленых растений. Обнимите самую старую липу, которой больше 240 лет, и загадаете желание.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.30 –</w:t>
+        <w:t xml:space="preserve">14.30 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Парк исторических развлечений.</w:t>
       </w:r>
       <w:r>
-        <w:t>Окунемся в атмосферу русских дворянских развлечений XIX в. и научимся игре в крокет, городки, серсо, волчок и др.</w:t>
+        <w:t xml:space="preserve"> Окунемся в атмосферу русских дворянских развлечений XIX в. и научимся игре в крокет, городки, серсо, волчок и др.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 -</w:t>
+        <w:t xml:space="preserve">15.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение Центра здоровья и отдыха «Воткинские термы» - 3 часа.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>18.30 – Переезд в г. Ижевск.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>19.30–</w:t>
+        <w:t xml:space="preserve">19.30– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размещение в гостинице г. Ижевска</w:t>
       </w:r>
       <w:r>
         <w:t>. Свободное время.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 2:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Национальный колорит (Ижевск, Сарапул). Программа этого дня включает обзорные экскурсии от местных гидов, кулинарный мастер-класс по приготовлению традиционного удмуртского блюда, обед в купеческом стиле и посещение Историко-краеведческого музея (памятника архитектуры регионального значения).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.00 –</w:t>
+        <w:t xml:space="preserve">08.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Завтрак в гостинице,</w:t>
       </w:r>
       <w:r>
-        <w:t>освобождение номеров.</w:t>
+        <w:t xml:space="preserve"> освобождение номеров.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.00 –</w:t>
+        <w:t xml:space="preserve">09.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по г. Ижевску.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Ижевск занимает 20-е место в списке крупнейших городов России, а местный пруд является одним из самых крупных в Восточной Европе искусственных водоёмов. Узнаем как можно больше интересных фактов о столице Удмуртской Республики, загадаем желания у необычных арт-объектов и познакомимся поближе с культурно-историческим наследием столицы Удмуртии.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 –</w:t>
+        <w:t xml:space="preserve">11.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Кулинарный мастер-класс по приготовлению удмуртского блюда – перепечи</w:t>
       </w:r>
       <w:r>
-        <w:t>.Что такое перепечи? Ароматные открытые пирожки из пресного ржаного теста с мясной, грибной или овощной начинкой имеют давнюю историю. Научимся готовить их под руководством опытного шефа, а потом продегустируем получившиеся перепечи с чашкой ароматного чая. В финале мастер-класса получим секретный рецепт от повара.</w:t>
+        <w:t xml:space="preserve">.Что такое перепечи? Ароматные открытые пирожки из пресного ржаного теста с мясной, грибной или овощной начинкой имеют давнюю историю. Научимся готовить их под руководством опытного шефа, а потом продегустируем получившиеся перепечи с чашкой ароматного чая. В финале мастер-класса получим секретный рецепт от повара. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 – Переезд в г. Сарапул.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00 –</w:t>
+        <w:t xml:space="preserve">14.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по г. Сарапулу.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Сарапул в прошлом – уездный купеческий город. Сарапул в настоящем – город с богатой историей и сохранившимся архитектурным наследием. Сегодня Сарапул является крупным промышленным и культурным центром Удмуртской Республики. Его исторический центр представляет целостный архитектурный ансамбль конца XIX в. Живописность старинному городу придают колоритные деревянные строения с резным декором, возраст которых насчитывает более ста лет. По количеству объектов культурного наследия Сарапул превосходит остальные территории республики. Прикоснемся к его истории и увидим один из самых колоритных городов Удмуртии во всей красе!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.30 –</w:t>
+        <w:t xml:space="preserve">15.30 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед в купеческом стиле</w:t>
       </w:r>
       <w:r>
-        <w:t>(включен в стоимость).</w:t>
+        <w:t xml:space="preserve"> (включен в стоимость).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>16.30 –</w:t>
+        <w:t xml:space="preserve">16.30 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение Дачи Башенина.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дача сарапульского купца-промышленника Башенина – настоящее произведение искусства! Построенная в стиле модерн в 1909 году, она сохранила свои роскошные интерьеры, конюшню-гараж, булыжную мостовую, фигурный фонтан и хвойный парк с реликтовыми растениями. Сегодня в ней расположился музей. Увидим картины русских и европейских мастеров ХІХ — начала ХХ века, художественную мебель, посуду и другие бытовые предметы сарапульского купечества.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>17.30 – Отправление в г. Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>23.30-00.00 (прм.) – прибытие в г. Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Скидка для школьников 7-17 лет: 250 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Скида для детей 0-6 лет: 1300 руб.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>