--- v0 (2026-07-31)
+++ v1 (2026-10-25)
@@ -164,242 +164,255 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- билет на фестиваль (приобретается дополнительно)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Посмотреть актуальную стоимость билетов</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
+        <w:rPr>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Актуальная стоимость билета известна на момент бронирования. Сумма может поменяться. К сумме билета добавляется комиссионный сбор 10% от цены билета. При заведении заявки во время бронирования сумма тура будет скорректирована на верную после покупки билета. </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*При временной заявке, за вами числятся места только в автобусе. Наличие мест на концерт уточняется по факту подтверждения заявки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- питание,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- сувениры,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- билет на фестиваль от 1900 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>13.30 -</w:t>
+        <w:t xml:space="preserve">13.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.40 -</w:t>
+        <w:t xml:space="preserve">13.40 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.45 -</w:t>
+        <w:t xml:space="preserve">13.45 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.10 -</w:t>
+        <w:t xml:space="preserve">14.10 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.15 -</w:t>
+        <w:t xml:space="preserve">14.15 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.30 -</w:t>
+        <w:t xml:space="preserve">14.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.35 -</w:t>
+        <w:t xml:space="preserve">14.35 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.40 -</w:t>
+        <w:t xml:space="preserve">14.40 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 -</w:t>
+        <w:t xml:space="preserve">15.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Очерский отворот (АЗС "Лукойл")</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.20 -</w:t>
+        <w:t xml:space="preserve">15.20 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Казачья Застава"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.30 -</w:t>
+        <w:t xml:space="preserve">15.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении, мед. полис, пенсионное удостоверение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -499,51 +512,51 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питьевая вода,перекус;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13.30 - Выезд из Перми на фестиваль, по пути остановка на обед (за доп. плату)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>