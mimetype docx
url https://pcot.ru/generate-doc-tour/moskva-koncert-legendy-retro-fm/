--- v0 (2026-06-01)
+++ v1 (2026-10-23)
@@ -95,51 +95,51 @@
       <w:r>
         <w:t>- сопровождение из Перми,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- проживание в гостинице (1 ночь),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- завтрак "шведский стол" в гостинице после ночёвки (1 завтрак),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- обед в Москве (1 обед)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- билет на концерт</w:t>
+        <w:t xml:space="preserve">- билет на концерт </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ВЫБРАТЬ СЕКТОР НА КОНЦЕРТ МОЖНО ЗДЕСЬ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Вы выбираете сектор, мы бронируем место. Актуальность мест известна на момент бронирования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -171,51 +171,51 @@
       <w:r>
         <w:t>- Доп. питание,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Дополнительные экскурсии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>гостиница Максима Славия 3*</w:t>
+          <w:t>гостиница Максима Славия 3* </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак по системе Шведский стол</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>С 1 марта 2026 года вступили в силу новые Правила предоставления гостиничных услуг (Постановление Правительства РФ № 1912 от 27.11.2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Основное изменение:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Требуется согласие ОБОИХ родителей (или законных представителей) на заселение несовершеннолетних детей в отели и другие средства размещения.</w:t>
       </w:r>
     </w:p>
@@ -415,51 +415,51 @@
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14:25 (УДМ) -</w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.30 (УДМ) -</w:t>
+        <w:t xml:space="preserve">14.30 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, кафе "555", ул. Азина, 208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14:40 (УДМ) –</w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
@@ -635,51 +635,51 @@
       </w:r>
       <w:r>
         <w:t>По пути знакомство, просмотр фильмов и мультфильмов. Также в пути предоставляется чай, кофе, печенье, карамельки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 - Встреча с гидом. Отправление на экскурсию.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Автобусная обзорная экскурсия по городу</w:t>
       </w:r>
       <w:r>
-        <w:t>. Вы проедете по улицам, бульварам и площадям Столицы, на Ваших глазах будет оживать история Москвы – столицы государства Российского. Вы побываете на Воробьевых горах, посетите мост Багратион, увидите Московский Университет, Поклонную гору – дань памяти защитникам отечества. Остановка у комплекса Москва-Сити. Рассказ об истории создания и время для фотографирования.  Обзорная экскурсия по Поклонной горе. Путешественники останавливались здесь, чтобы взглянуть на Москву и поклониться ее храмам и соборам. Отсюда и пошло название горы. Здесь правители Москвы встречали иностранные посольства, и именно поэтому на этом месте ждал ключей от Кремля Наполеон. Территория парка – это огромный мемориальный комплекс. Здесь находится главный монумент Победы высотой в 142 метра, Центральный музей Великой Отечественной войны с примыкающей картинной галереей, храм Святого Великомученика Георгия Победоносца и мемориальная мечеть, возведенная в честь воинов-мусульман павших на полях сражений Великой отечественной войны.</w:t>
+        <w:t xml:space="preserve">. Вы проедете по улицам, бульварам и площадям Столицы, на Ваших глазах будет оживать история Москвы – столицы государства Российского. Вы побываете на Воробьевых горах, посетите мост Багратион, увидите Московский Университет, Поклонную гору – дань памяти защитникам отечества. Остановка у комплекса Москва-Сити. Рассказ об истории создания и время для фотографирования.  Обзорная экскурсия по Поклонной горе. Путешественники останавливались здесь, чтобы взглянуть на Москву и поклониться ее храмам и соборам. Отсюда и пошло название горы. Здесь правители Москвы встречали иностранные посольства, и именно поэтому на этом месте ждал ключей от Кремля Наполеон. Территория парка – это огромный мемориальный комплекс. Здесь находится главный монумент Победы высотой в 142 метра, Центральный музей Великой Отечественной войны с примыкающей картинной галереей, храм Святого Великомученика Георгия Победоносца и мемориальная мечеть, возведенная в честь воинов-мусульман павших на полях сражений Великой отечественной войны. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
         <w:t>в кафе гостиницы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 – Размещение в гостинице, сборы на концерт</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -741,50 +741,53 @@
         <w:t>- всероссийскому выставочному центру – это настоящий город со своими улицами, площадями, фонтанами, кинотеатрами, детскими аттракционами и даже «общественным транспортом». Рекомендуем прокатиться на новом колесе обозрения «Солнце Москвы» (при температуре  не ниже -10 градусов) с великолепным видом на город, посетить одну из многочисленных выставок или побывать в известном «Москвариуме».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Время для самостоятельного обеда</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 - выезд в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 день:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 - 15.00  - прибытие в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>