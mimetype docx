--- v2 (2026-09-02)
+++ v3 (2026-10-26)
@@ -383,301 +383,319 @@
       <w:r>
         <w:t>Дополнительное место в автобусе: 11 000 р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Сувениры, питание, дополнительные экскурсии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Проезд на общественном транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Дополнительная автобусно-пешеходная экскурсия Мистическая МоскваПо следам героев романа «Мастер и Маргарита».</w:t>
+        <w:t>Дополнительная автобусно-пешеходная экскурсия Мистическая Москва</w:t>
       </w:r>
       <w:r>
-        <w:t>Москва романа «Мастер и Маргарита» – это особый, захватывающий мистический мир, покоряющий воображение жителей города. Места, описанные в романе, – судьба и история не только персонажей, но и самого автора. По следам булгаковских героев можно ходить бесконечно и каждый раз открывать для себя что-то новое.</w:t>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>По следам героев романа «Мастер и Маргарита».</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Москва романа «Мастер и Маргарита» – это особый, захватывающий мистический мир, покоряющий воображение жителей города. Места, описанные в романе, – судьба и история не только персонажей, но и самого автора. По следам булгаковских героев можно ходить бесконечно и каждый раз открывать для себя что-то новое. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>На экскурсии Вы узнаете куда делся трамвай, задавивший Берлиоза; какой ресторан сожгли Коровьев и Кот Бегемот; по какому пути поэт Бездомный преследовал Воланда и его свиту; какой особняк стал домом Маргариты и где находится переулок, в котором Мастер встретил Маргариту.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Стоимость - 3650 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>*Экскурсия состоится при наборе от 10 чел. В случае, если группа не наберется, за несколько дней до тура мы сделаем перерасчет заявки, возвратим денежные средства.</w:t>
+        <w:t xml:space="preserve">*Экскурсия состоится при наборе от 10 чел. В случае, если группа не наберется, за несколько дней до тура мы сделаем перерасчет заявки, возвратим денежные средства. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Туроператор не несёт ответственности за работу бассейна в гостинице, так как его функционирование зависит от политики отеля, технического обслуживания и иных внутренних факторов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+        <w:t>Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>11.00 –</w:t>
+        <w:t xml:space="preserve">11.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Кудымкар, автовокзал, ул. Калинина, 65А</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 –</w:t>
+        <w:t xml:space="preserve">12.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Карагай, Дом культуры ул. Гагарина, 1А. (Площадь)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.45 –</w:t>
+        <w:t xml:space="preserve">12.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Верещагино, ул. Карла Маркса, 27А (м-н Монетка)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.15 –</w:t>
+        <w:t xml:space="preserve">13.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Очер, ул. Ленина, 34 (Краеведческий музей)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13:50 –</w:t>
+        <w:t xml:space="preserve">13:50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Казачья За</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>става"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14:40 –</w:t>
+        <w:t xml:space="preserve">14:40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15:25 (УДМ) -</w:t>
+        <w:t xml:space="preserve">15:25 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.30 (УДМ) -</w:t>
+        <w:t xml:space="preserve">15.30 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, кафе "555", ул. Азина, 208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15:40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">15:40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>16:25 (УДМ) –</w:t>
+        <w:t xml:space="preserve">16:25 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Малахит, ул. Удмуртская, 273</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16:40 (УДМ) -</w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Европа, ул. имени Вадима Сивкова, 150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>17:55 (УДМ) –</w:t>
+        <w:t xml:space="preserve">17:55 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Можга, ул. имени Ф.Я. Фалалеева, 10, кафе "Турист"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис, ....</w:t>
@@ -899,304 +917,316 @@
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>автовокзал, ул. Калинина, 65А)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.00 - Выезд из Карагая (</w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Дом культуры ул. Гагарина, 1А. (Площадь)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.45 - Выезд из Верещагино</w:t>
+        <w:t xml:space="preserve">12.45 - Выезд из Верещагино </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(ул. Карла Маркса, 27А (м-н Монетка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.15 - Выезд из Очера</w:t>
+        <w:t xml:space="preserve">13.15 - Выезд из Очера </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>(ул. Ленина, 34 (Краеведческий музей)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 –</w:t>
+        <w:t xml:space="preserve">12.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
-        <w:t>в кафе гостиницы.</w:t>
+        <w:t xml:space="preserve"> в кафе гостиницы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00 –</w:t>
+        <w:t xml:space="preserve">14.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размещение в гостинице. Отдых.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 – Встреча с гидом. Отправление на экскурсию.</w:t>
+        <w:t xml:space="preserve">15.00 – Встреча с гидом. Отправление на экскурсию. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Автобусная обзорная экскурсия по городу</w:t>
       </w:r>
       <w:r>
         <w:t>. Вы проедете по улицам, бульварам и площадям Столицы, на Ваших глазах будет оживать история Москвы – столицы государства Российского. Вы побываете на Воробьевых горах, посетите мост Багратион, увидите Московский Университет, Поклонную гору – дань памяти защитникам отечества.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение главного православного Храма Москвы -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Храма Христа Спасителя</w:t>
       </w:r>
       <w:r>
         <w:t>. Здесь тесно переплелись прошлое, настоящее и будущее России, ее Вера, Память и Надежда. Храм Христа Спасителя, задуманный как памятник Отечественной войне 1812 года, стал частью русской национальной истории, центром паломничества и символом духовного возрождения России.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Остановка у комплекса Москва-Сити. Рассказ об истории создания и время для фотографирования</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по Поклонной горе.</w:t>
       </w:r>
       <w:r>
         <w:t>Путешественники останавливались здесь, чтобы взглянуть на Москву и поклониться ее храмам и соборам. Отсюда и пошло название горы. Здесь правители Москвы встречали иностранные посольства, и именно поэтому на этом месте ждал ключей от Кремля Наполеон. Территория парка – это огромный мемориальный комплекс. Здесь находится главный монумент Победы высотой в 142 метра, Центральный музей Великой Отечественной войны с примыкающей картинной галереей, храм Святого Великомученика Георгия Победоносца и мемориальная мечеть, возведенная в честь воинов-мусульман павших на полях сражений Великой отечественной войны.[slider id=26]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Свободное время.!ОБРАТИТЕ ВНИМАНИЕ! Заселение в гостиницу может производиться после экскурсионной программы в зависимости от загруженности гостиницы.</w:t>
+        <w:t>Свободное время.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">!ОБРАТИТЕ ВНИМАНИЕ! Заселение в гостиницу может производиться после экскурсионной программы в зависимости от загруженности гостиницы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Завтрак в гостинице «шведский стол».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>08.00 – Встреча с гидом в холле гостиницы. Отправление в ПАРК «ПАТРИОТ».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Путевая информация по маршруту следование.</w:t>
+        <w:t xml:space="preserve">Путевая информация по маршруту следование. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Краткая</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>экскурсия по парку «ПАТРИОТ»</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение Храма Вооруженных сил России</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>- NEW! Посещение музея "Дорога памяти"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Памятник "Матерям победителей, посещение экспозиции «Поле войны"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Возвращение в Москву. Время для самостоятельного обеда.</w:t>
+        <w:t xml:space="preserve">Возвращение в Москву. Время для самостоятельного обеда. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Пешеходная экскурсия по Арбату</w:t>
       </w:r>
       <w:r>
-        <w:t>- визитная карточка Москвы, это первая в Москве пешеходная улица, поистине «сувенирный проспект», это встреча с творчеством Пушкина, Бунина, Пастернака, Булата Окуджавы.</w:t>
+        <w:t xml:space="preserve">  - визитная карточка Москвы, это первая в Москве пешеходная улица, поистине «сувенирный проспект», это встреча с творчеством Пушкина, Бунина, Пастернака, Булата Окуджавы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия «Первопрестольная столица» по Красной площади</w:t>
       </w:r>
       <w:r>
         <w:t>– главной и самой красивой площади Москвы, Вы услышите интересный рассказ о стенах и башнях Кремля, мавзолее В.И. Ленина, Храме Василия Блаженного, церкви Казанской Божьей Матери. Увидите памятник Минину и Пожарскому, лобное место, здание крупнейшего универмага страны и узнаете его древнейшую историю.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение парка «Зарядье»</w:t>
+        <w:t xml:space="preserve">Посещение парка «Зарядье» </w:t>
       </w:r>
       <w:r>
         <w:t>- это удивительное сочетание природы, истории и современных технологий в самом центре Москвы. Здесь можно прогуляться по четырём природным зонам России, увидеть Кремль с высоты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>«Парящего моста»</w:t>
       </w:r>
       <w:r>
         <w:t>, погрузиться в прошлое на интерактивных аттракционах и насладиться живой музыкой в футуристическом концертном зале. Уникальное место, где городская суета уступает место вдохновению и красоте!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсия «Хитровка: город в городе».</w:t>
+        <w:t xml:space="preserve">Экскурсия «Хитровка: город в городе». </w:t>
       </w:r>
       <w:r>
         <w:t>В самом сердце столицы есть район, знаменитый своим криминальным прошлым. Хитровка. Хитровская площадь просуществовала более 130 лет. Слово «Хитровка» знакомо каждому москвичу - еще бы, здесь было средоточие ночлежек, притонов, сомнительных заведений, о которых так красочно повествуют писатели. И в то же время Хитровка - это и литературные салоны, и роскошные балы, и богатые усадьбы. Такая разная, такая многоликая, такая неповторимая...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>А бывали ли вы хоть раз в районе Хитровки? И точно ли знаете, где находится этот район, где была Хитровская площадь? Приглашаем вас в путешествие в мир хитрованцев!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Вы познакомитесь с «темным прошлым» Хитровки (и, кстати, узнаете, почему она называлась именно так), узнаете, куда и зачем Гиляровский водил Станиславского и Немировича-Данченко, а еще...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>где жила Чеховская «Попрыгунья»,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1246,87 +1276,96 @@
     <w:p>
       <w:r>
         <w:t>Возвращение в гостиницу, свободное время</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице «шведский стол». Освобождение номеров.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>09.00 - Отправление на экскурсию.Автобусная экскурсия «Золотой век Екатерины II.»</w:t>
+        <w:t>09.00 - Отправление на экскурсию.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Автобусная экскурсия «Золотой век Екатерины II.»</w:t>
       </w:r>
       <w:r>
         <w:t>Рассвет архитектуры и театра, литературы и музыки, век великих свершений, пышных балов и военных побед – все это время императрицы. Вы узнаете о том, как изменилась Москва, лишившись статуса столицы, о «зеленом клубе столицы», о знаменитых фаворитах императрицы и их жизни после отставки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение музей-усадьбы Царицыно</w:t>
       </w:r>
       <w:r>
         <w:t>- величественную и пышную резиденцию императрицы Екатерины II. Великие русские зодчие XVIII века В.И. Баженов и М.Ф. Казаков работали над созданием этого грандиозного архитектурно-паркового ансамбля.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение музей-усадьбы Коломенское.</w:t>
       </w:r>
       <w:r>
         <w:t>С XIV века Коломенское являлось загородной усадьбой великих московских князей и русских царей. Коломенское – уникальное историческое место, где в течение многих веков создавались, собирались и бережно хранились святыни русского народа. На обзорной экскурсии по Государевому двору царя Алексея Михайловича гости познакомятся с историей создания памятников архитектуры ХVI – ХIX веков: Спасскими воротами, церковью Казанской иконы Божьей Матери, комплексом Передних ворот, церковью Вознесения Господня (памятник ЮНЕСКО), церковью Святого Георгия Победоносца, Водовзводной башней, Павильоном 1825 года.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение ВДНХ.</w:t>
+        <w:t xml:space="preserve">Посещение ВДНХ. </w:t>
       </w:r>
       <w:r>
         <w:t>Всероссийский выставочный центр – это настоящий город со своими улицами, площадями, фонтанами, кинотеатрами, детскими аттракционами и даже «общественным транспортом». Во время экскурсии можно будет пройти по всей территории ВВЦ от арки главного входа до запрудной зоны у дальней границы выставки, увидеть знаменитые фонтаны, сохранившиеся с советских времен павильоны, также вас ожидает прогулка по Аллее Космонавтов: монумент «Покорителям космоса» - памятник, открытый в честь запуска первого искусственного спутника Земли 4 ноября 1964 года.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение павильона «Макет Москвы».</w:t>
       </w:r>
       <w:r>
         <w:t>Архитектурный макет Москвы — уникальный экспонат для москвичей и гостей столицы. Перед посетителями как на ладони весь исторический центр: Московский Кремль и Красная площадь (Александровский сад, собор Василия Блаженного, Исторический музей и ГУМ), а также храм Христа Спасителя и Дом на набережной. Главная отличительная особенность макета столицы — поразительная детализация зданий и максимально точное воссоздание ландшафтного рельефа. Элементы макета оснащены светодиодными источниками света и объединены в единую интеллектуальную систему подсветки. На макете можно настроить как разное время суток, так и подсветить объекты, объединенные единым признаком, — Садовое и Бульварное кольца, уникальные парки и набережные, образовательные учреждения, спортивные сооружения и другие. Добиться еще большей выразительности макету позволяет миниатюрная архитектурная подсветка, которая использована в оформлении выходов из метро, храмовых комплексов, мостов и таких знаковых сооружений, как Московский Кремль.[slider id=28]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Время для самостоятельного обеда</w:t>
       </w:r>
@@ -1360,51 +1399,60 @@
         </w:rPr>
         <w:t>Во время майских праздников Красная площадь, вероятно, будет закрыта для туристов в связи с подготовкой и проведением праздничных мероприятий.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>За последний ряд в автобусе - 300 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 0-14 лет включительно - 200 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Туристы, выезжающие из Удмуртии  - 1 000 р.</w:t>