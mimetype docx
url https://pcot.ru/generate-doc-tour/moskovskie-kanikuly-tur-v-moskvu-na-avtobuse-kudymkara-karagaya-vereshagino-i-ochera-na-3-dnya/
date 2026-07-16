--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -1031,51 +1031,51 @@
         </w:rPr>
         <w:t>Храма Христа Спасителя</w:t>
       </w:r>
       <w:r>
         <w:t>. Здесь тесно переплелись прошлое, настоящее и будущее России, ее Вера, Память и Надежда. Храм Христа Спасителя, задуманный как памятник Отечественной войне 1812 года, стал частью русской национальной истории, центром паломничества и символом духовного возрождения России.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Остановка у комплекса Москва-Сити. Рассказ об истории создания и время для фотографирования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по Поклонной горе.</w:t>
       </w:r>
       <w:r>
-        <w:t>Путешественники останавливались здесь, чтобы взглянуть на Москву и поклониться ее храмам и соборам. Отсюда и пошло название горы. Здесь правители Москвы встречали иностранные посольства, и именно поэтому на этом месте ждал ключей от Кремля Наполеон. Территория парка – это огромный мемориальный комплекс. Здесь находится главный монумент Победы высотой в 142 метра, Центральный музей Великой Отечественной войны с примыкающей картинной галереей, храм Святого Великомученика Георгия Победоносца и мемориальная мечеть, возведенная в честь воинов-мусульман павших на полях сражений Великой отечественной войны.</w:t>
+        <w:t>Путешественники останавливались здесь, чтобы взглянуть на Москву и поклониться ее храмам и соборам. Отсюда и пошло название горы. Здесь правители Москвы встречали иностранные посольства, и именно поэтому на этом месте ждал ключей от Кремля Наполеон. Территория парка – это огромный мемориальный комплекс. Здесь находится главный монумент Победы высотой в 142 метра, Центральный музей Великой Отечественной войны с примыкающей картинной галереей, храм Святого Великомученика Георгия Победоносца и мемориальная мечеть, возведенная в честь воинов-мусульман павших на полях сражений Великой отечественной войны.[slider id=26]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Свободное время.!ОБРАТИТЕ ВНИМАНИЕ! Заселение в гостиницу может производиться после экскурсионной программы в зависимости от загруженности гостиницы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -1228,51 +1228,51 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>где находился соляной двор и располагалась «биржа труда» XIX века,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>в каком месте Сонька Золотая ручка припрятала клад</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>почему разорились хозяева ночлежек «Утюг» и «Кулаковка»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Вы увидите Морозовский сад - неожиданно уютный зеленый уголок в центре столицы, дом генерала Н.З. Хитрово, «дом-Утюг», дворик хитрых хитрованцев, дом Ярошенко и Румянцева, городскую усадьбу Лопухиных-Волконских-Кирьяковых, родовое имение богатейших купцов Телешовых-Карзинкиных и даже вход в секретное метро-2....</w:t>
+        <w:t>Вы увидите Морозовский сад - неожиданно уютный зеленый уголок в центре столицы, дом генерала Н.З. Хитрово, «дом-Утюг», дворик хитрых хитрованцев, дом Ярошенко и Румянцева, городскую усадьбу Лопухиных-Волконских-Кирьяковых, родовое имение богатейших купцов Телешовых-Карзинкиных и даже вход в секретное метро-2....[slider id=27]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Возвращение в гостиницу, свободное время</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице «шведский стол». Освобождение номеров.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1307,51 +1307,51 @@
       <w:r>
         <w:t>С XIV века Коломенское являлось загородной усадьбой великих московских князей и русских царей. Коломенское – уникальное историческое место, где в течение многих веков создавались, собирались и бережно хранились святыни русского народа. На обзорной экскурсии по Государевому двору царя Алексея Михайловича гости познакомятся с историей создания памятников архитектуры ХVI – ХIX веков: Спасскими воротами, церковью Казанской иконы Божьей Матери, комплексом Передних ворот, церковью Вознесения Господня (памятник ЮНЕСКО), церковью Святого Георгия Победоносца, Водовзводной башней, Павильоном 1825 года.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение ВДНХ.</w:t>
       </w:r>
       <w:r>
         <w:t>Всероссийский выставочный центр – это настоящий город со своими улицами, площадями, фонтанами, кинотеатрами, детскими аттракционами и даже «общественным транспортом». Во время экскурсии можно будет пройти по всей территории ВВЦ от арки главного входа до запрудной зоны у дальней границы выставки, увидеть знаменитые фонтаны, сохранившиеся с советских времен павильоны, также вас ожидает прогулка по Аллее Космонавтов: монумент «Покорителям космоса» - памятник, открытый в честь запуска первого искусственного спутника Земли 4 ноября 1964 года.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение павильона «Макет Москвы».</w:t>
       </w:r>
       <w:r>
-        <w:t>Архитектурный макет Москвы — уникальный экспонат для москвичей и гостей столицы. Перед посетителями как на ладони весь исторический центр: Московский Кремль и Красная площадь (Александровский сад, собор Василия Блаженного, Исторический музей и ГУМ), а также храм Христа Спасителя и Дом на набережной. Главная отличительная особенность макета столицы — поразительная детализация зданий и максимально точное воссоздание ландшафтного рельефа. Элементы макета оснащены светодиодными источниками света и объединены в единую интеллектуальную систему подсветки. На макете можно настроить как разное время суток, так и подсветить объекты, объединенные единым признаком, — Садовое и Бульварное кольца, уникальные парки и набережные, образовательные учреждения, спортивные сооружения и другие. Добиться еще большей выразительности макету позволяет миниатюрная архитектурная подсветка, которая использована в оформлении выходов из метро, храмовых комплексов, мостов и таких знаковых сооружений, как Московский Кремль.</w:t>
+        <w:t>Архитектурный макет Москвы — уникальный экспонат для москвичей и гостей столицы. Перед посетителями как на ладони весь исторический центр: Московский Кремль и Красная площадь (Александровский сад, собор Василия Блаженного, Исторический музей и ГУМ), а также храм Христа Спасителя и Дом на набережной. Главная отличительная особенность макета столицы — поразительная детализация зданий и максимально точное воссоздание ландшафтного рельефа. Элементы макета оснащены светодиодными источниками света и объединены в единую интеллектуальную систему подсветки. На макете можно настроить как разное время суток, так и подсветить объекты, объединенные единым признаком, — Садовое и Бульварное кольца, уникальные парки и набережные, образовательные учреждения, спортивные сооружения и другие. Добиться еще большей выразительности макету позволяет миниатюрная архитектурная подсветка, которая использована в оформлении выходов из метро, храмовых комплексов, мостов и таких знаковых сооружений, как Московский Кремль.[slider id=28]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Время для самостоятельного обеда</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.00 - 17.00 - Ориентировочное время выезда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5 день:</w:t>
       </w:r>
     </w:p>
@@ -1472,92 +1472,50 @@
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х и 2-х местный+доп. место</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
-            </w:r>
-[...40 lines deleted...]
-              <w:t>25 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>21.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>25.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>