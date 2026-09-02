--- v1 (2026-07-16)
+++ v2 (2026-09-02)
@@ -420,65 +420,55 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Стоимость - 3650 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*Экскурсия состоится при наборе от 10 чел. В случае, если группа не наберется, за несколько дней до тура мы сделаем перерасчет заявки, возвратим денежные средства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>С 1 марта 2026 года вступили в силу новые Правила предоставления гостиничных услуг (Постановление Правительства РФ № 1912 от 27.11.2025).</w:t>
-[...4 lines deleted...]
-        <w:t>Основное изменение:</w:t>
+        <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Туроператор не несёт ответственности за работу бассейна в гостинице, так как его функционирование зависит от политики отеля, технического обслуживания и иных внутренних факторов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1403,170 +1393,52 @@
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>За последний ряд в автобусе - 300 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 0-14 лет включительно - 200 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Туристы, выезжающие из Удмуртии  - 1 000 р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>До места начала экскурсионной программы можно добраться самостоятельно на самолете или поезде. В этом случае предоставляется скидка в размере 300 рублей, так как место за туристом в автобусе на время экскурсионной программы будет сохранено.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...115 lines deleted...]
-    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:type w:val="nextColumn"/>
-      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">