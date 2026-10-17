--- v0 (2026-09-02)
+++ v1 (2026-10-17)
@@ -195,81 +195,81 @@
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- Сувениры,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Дополнительное питание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>06.30 -</w:t>
+        <w:t xml:space="preserve">06.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.00 -</w:t>
+        <w:t xml:space="preserve">07.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Култаево-1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.30 -</w:t>
+        <w:t xml:space="preserve">07.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>АЗС 059, отворот на п. Юго-Камский (забираем на трассе)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении оригиналы, мед. полис.</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -382,132 +382,132 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питьевая вода,перекус;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*В автобусе могут быть предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>06.30 - Выезд из Перми, путевая экскурсия. По пути остановка на завтрак.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>11.00 - Прибытие на</w:t>
+        <w:t xml:space="preserve">11.00 - Прибытие на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Международный турнир по биатлону – Кубок Содружества.</w:t>
+        <w:t xml:space="preserve">Международный турнир по биатлону – Кубок Содружества. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Участие в нем примут сильнейшие российские и белорусские стреляющие лыжники. В течение дня участники Кубка Содружества определят сильнейших в гонке преследовании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>11:00 – Гонка преследования. Мужчины</w:t>
+        <w:t xml:space="preserve">    11:00 – Гонка преследования. Мужчины</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13:00 – Гонка преследования. Женщины</w:t>
+        <w:t xml:space="preserve">    13:00 – Гонка преследования. Женщины</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>Конкретные места для зрителей не гарантированы. Билеты реализуются исключительно в виде входных пропусков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>15.00 - Обед.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>16.00 - Выезд в Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>20.30 - Ориентировочное время прибытия в Пермь.</w:t>
+        <w:t xml:space="preserve">20.30 - Ориентировочное время прибытия в Пермь. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>