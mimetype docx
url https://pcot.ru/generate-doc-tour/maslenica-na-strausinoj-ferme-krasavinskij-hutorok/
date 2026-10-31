--- v0 (2026-06-15)
+++ v1 (2026-10-31)
@@ -115,51 +115,51 @@
         <w:t>– Снегоходные экскурсии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Сувенирная продукция</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Питание, напитки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>11.00 -</w:t>
+        <w:t xml:space="preserve">11.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
@@ -293,51 +293,51 @@
       <w:r>
         <w:t>11:00 – Выезд группы из Перми, ул.Ленина 53</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12:00 – Прибытие группы в д. Заосиново</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12:00-13:40 – Масленичная программа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Экскурсия по ферме</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Весёлые конкурсы и развлечения с аниматорами</w:t>
+        <w:t xml:space="preserve">- Весёлые конкурсы и развлечения с аниматорами </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Чай с блинчиком в уютной беседке</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14:00 – Выезд в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15:00 – Ориентировочное прибытие в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>