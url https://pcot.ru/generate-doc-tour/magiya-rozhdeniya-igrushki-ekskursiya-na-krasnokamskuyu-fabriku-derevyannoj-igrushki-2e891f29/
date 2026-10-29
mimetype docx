--- v0 (2026-06-16)
+++ v1 (2026-10-29)
@@ -67,108 +67,108 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t>Группа от 20 человек.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Живое знакомство с настоящим производством.</w:t>
       </w:r>
       <w:r>
-        <w:t>Ребята своими глазами увидят, как рождаются деревянные игрушки — от заготовки до яркой, расписанной вручную фигурки. Это  познавательно и вдохновляюще!</w:t>
+        <w:t xml:space="preserve"> Ребята своими глазами увидят, как рождаются деревянные игрушки — от заготовки до яркой, расписанной вручную фигурки. Это  познавательно и вдохновляюще!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Увлекательный мастер-класс.</w:t>
+        <w:t xml:space="preserve">Увлекательный мастер-класс. </w:t>
       </w:r>
       <w:r>
         <w:t>Каждый ребёнок станет мастером: раскрасит деревянную игрушку, проявит фантазию и создаст свой собственный сувенир. Это развивает творчество, усидчивость и чувство вкуса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Яркие эмоции и радость открытий.</w:t>
       </w:r>
       <w:r>
         <w:t>Экскурсия проходит в доброй, сказочной атмосфере — дети чувствуют себя участниками волшебного процесса.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Практическое обучение через игру.</w:t>
       </w:r>
       <w:r>
         <w:t>Всё представлено в лёгкой, интересной форме — дети не просто наблюдают, а активно участвуют. Они учатся творить и понимать труд мастеров.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Памятный подарок своими руками.</w:t>
+        <w:t xml:space="preserve">Памятный подарок своими руками. </w:t>
       </w:r>
       <w:r>
         <w:t>Каждый участник уносит домой игрушку, сделанную собственноручно — яркое напоминание об этом дне и повод для гордости!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Безопасная и дружественная обстановка</w:t>
       </w:r>
       <w:r>
         <w:t>Фабрика адаптирована для детских групп, всё проходит под присмотром опытных экскурсоводов и педагогов.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
@@ -405,143 +405,171 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>График проведения экскурсии: понедельник-пятница.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Общая продолжительность экскурсии вместе с дорогой 4-5 часов в зависимости от ситуации на дороге.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Возможны изменения в программе по причинам, не зависящим от компании, в пределах указанной стоимости. По желанию группы возможно включить дополнительное питание или дополнительный объект в программу (стоимость пересчитывается индивидуально).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.* Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+        <w:t xml:space="preserve">* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>автобус</w:t>
+              <w:t xml:space="preserve">   автобус</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>кол-во человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>бесплатныесопровожд</w:t>
+              <w:t>бесплатные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>сопровожд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>цена(с чел)</w:t>
+              <w:t>цена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(с чел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>