--- v0 (2026-09-14)
+++ v1 (2026-10-29)
@@ -61,51 +61,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Комфортабельный автобус</w:t>
       </w:r>
       <w:r>
         <w:t>– удобные сиденья и комфортная поездка без усталости.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Профессиональный гид</w:t>
+        <w:t xml:space="preserve">Профессиональный гид </w:t>
       </w:r>
       <w:r>
         <w:t>– интересно подает материал, помогает в организации и отвечает на вопросы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Включён обед в кафе города</w:t>
       </w:r>
       <w:r>
         <w:t>– горячее питание в середине дня.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Сразу 3 насыщенных объекта за день:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -138,51 +138,51 @@
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Транспортное обслуживание (в зависимости от количества человек возможен комфортабельный автобус, микроавтобус, минивен, машина);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Экскурсионное обслуживание;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Сопровождение гидом;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>– Входные билеты в музей;</w:t>
+        <w:t xml:space="preserve">– Входные билеты в музей; </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Мастер-класс;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Обед;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Страховка по автобусному проезду.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -198,84 +198,84 @@
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Сувенирная продукция</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если Вы приезжаете из другого города, и у Вас нет родственников в Перми, наши менеджеры помогут забронировать для Вас гостиницу или хостел, чтобы подождать отправление тура. Или если в туре поздний приезд, а на общественный транспорт Вы уже не успеваете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>09.30 -</w:t>
+        <w:t xml:space="preserve">09.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Распечатать памятку по туру</w:t>
+          <w:t>Распечатать памятку по туру </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>удобную одежду и обувь для комфортной поездки, если требуется</w:t>
@@ -387,51 +387,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>аптечку для личного применения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>солнцезащитный крем (в летний период)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>09.30 – Отправление автобуса из Перми</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -462,89 +462,98 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
         <w:t>в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 - 15.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия по музею каски</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Лысьвенский металлургический завод (№700) во время войны был единственным в СССР, выпускавшим стальные солдатские шлемы. Легендарная каска СШ-40 спасла тысячи жизней и стала символом Победы. Экспозиция музея воссоздает процесс создания шлема, включает подлинные каски разных стран, фронтовые письма, фотографии и личные вещи тружеников тыла. Финальный акцент — голос Юрия Левитана, создающий сильный эмоциональный эффект.</w:t>
+        <w:t xml:space="preserve">Лысьвенский металлургический завод (№700) во время войны был единственным в СССР, выпускавшим стальные солдатские шлемы. Легендарная каска СШ-40 спасла тысячи жизней и стала символом Победы. Экспозиция музея воссоздает процесс создания шлема, включает подлинные каски разных стран, фронтовые письма, фотографии и личные вещи тружеников тыла. Финальный акцент — голос Юрия Левитана, создающий сильный эмоциональный эффект. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 - 16.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Мастер-класс по росписи эмалированной кружки</w:t>
+        <w:t xml:space="preserve">Мастер-класс по росписи эмалированной кружки </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Прикоснитесь к истории и создайте уникальный сувенир своими руками! Яркие краски, творческая атмосфера и историческое наследие Лысьвы сделают этот мастер-класс особенным для каждого участника!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.30 - Ориентировочное время выезда группы в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.00 - Прибытие группы в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.* Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+        <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>