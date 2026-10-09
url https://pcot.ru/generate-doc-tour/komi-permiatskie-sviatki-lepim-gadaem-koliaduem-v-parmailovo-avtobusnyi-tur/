--- v0 (2026-07-10)
+++ v1 (2026-10-09)
@@ -333,184 +333,187 @@
       <w:r>
         <w:t>- доп.питание (по пути остановка в придорожном кафе);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- приобретение сувениров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если Вы приезжаете из другого города, и у Вас нет родственников в Перми, наши менеджеры помогут забронировать для Вас гостиницу или хостел, чтобы подождать отправление тура. Или если в туре поздний приезд, а на общественный транспорт Вы уже не успеваете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>08.30 -</w:t>
+        <w:t xml:space="preserve">08.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.40 -</w:t>
+        <w:t xml:space="preserve">08.40 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.45 -</w:t>
+        <w:t xml:space="preserve">08.45 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.10 -</w:t>
+        <w:t xml:space="preserve">09.10 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.15 -</w:t>
+        <w:t xml:space="preserve">09.15 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.30 -</w:t>
+        <w:t xml:space="preserve">09.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.35 -</w:t>
+        <w:t xml:space="preserve">09.35 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.30 -  с. Карагай. Посадка у</w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Дом культуры ул. Гагарина, 1А. (Площадь)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Паспорт, свидетельство о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
@@ -670,84 +673,111 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>участие в живом действии колядования с обходом деревенских домов, а также заучивание колядок и кричалок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>гадания на кольцах, свечах, зеркалах и даже живой курице</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>коми-пермяцкие игры и забавы: рождественские уличные, домашние, целовальные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>18.00 - Отправление в Пермь.</w:t>
+        <w:t xml:space="preserve">18.00 - Отправление в Пермь. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Обратите внимание: тур для детей от 14 лет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Обратите внимание! В Пармайлово отсутсвует сотовая связь или ловит очень слабо!*Для покупки сувенирной продукции в Пармайлово при себе иметь наличные*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
+        <w:t>*Обратите внимание! В Пармайлово отсутсвует сотовая связь или ловит очень слабо!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Для покупки сувенирной продукции в Пармайлово при себе иметь наличные </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>