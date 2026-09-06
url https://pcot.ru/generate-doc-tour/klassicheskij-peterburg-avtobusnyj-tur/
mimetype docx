--- v0 (2026-07-23)
+++ v1 (2026-09-06)
@@ -214,166 +214,113 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Тариф Комфорт</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для туристов по программе свободное время</w:t>
       </w:r>
       <w:r>
         <w:t>– в 3 день после обеда.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В стоимость тура входит</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Есть возможность приобрести дополнительные экскурсии</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>Программа "комфорт":</w:t>
+      </w:r>
+      <w:r>
+        <w:t>проезд на комфортабельном автобусе, сопровождающий по маршруту, страховка по проезду в автобусе, экскурсии по программе, питание по программе (3 обеда, 3 завтрака), проживание в гостинице.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Ночной Петербург</w:t>
-[...2 lines deleted...]
-        <w:t>— экскурсийный маршрут по ночному городу с посещением главных достопримечательностей в вечернее время.</w:t>
+        <w:t>Программа "стандарт":</w:t>
+      </w:r>
+      <w:r>
+        <w:t>проезд на комфортабельном автобусе, сопровождающий по маршруту, страховка по проезду в автобусе, экскурсии по программе, питание по программе (3 завтрака, 3 обеда), проживание в гостинице, без входного билета в Екатерининский дворец.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Программа "лайт":</w:t>
+      </w:r>
+      <w:r>
+        <w:t>проезд на комфортабельном автобусе, сопровождающий по маршруту, страховка по проезду в автобусе, экскурсии по программе, питание (3 завтрака, 1 обед), 4 и 5 дни свободные, проживание в гостинице.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>В стоимость тура входит</w:t>
-[...43 lines deleted...]
-      <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Оплачивается (в офисе при бронировании):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>1. Второе место в автобусе для комфорта - 12 500 руб.</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t>*Стоимость одинаковая на всех вне зависимости от возраста туриста.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1646,102 +1593,50 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>доп. место</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>14.08.2026</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t>18.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>25.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>28 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1826,102 +1721,50 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>доп. место</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>14.08.2026</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t>18.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>25.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>29 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1995,102 +1838,50 @@
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>доп. место</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
-            </w:r>
-[...50 lines deleted...]
-              <w:t>43 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>18.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>25.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>