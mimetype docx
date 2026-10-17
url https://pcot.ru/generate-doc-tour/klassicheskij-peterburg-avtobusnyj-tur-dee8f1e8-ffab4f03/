--- v0 (2026-06-01)
+++ v1 (2026-10-17)
@@ -838,73 +838,94 @@
       <w:r>
         <w:t>— посещение Планетария №1 — крупнейшего в мире: полный эффект погружения в космос и фантастическое путешествие к звёздам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>—Трансфер  на ж/д вокзал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7 день.</w:t>
       </w:r>
       <w:r>
         <w:t>Позднее прибытие в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>* Обратите внимание! Очередность дней в программе может меняться, учитывайте это при планировании свободного времени.* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.* Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы.</w:t>
+        <w:t>* Обратите внимание! Очередность дней в программе может меняться, учитывайте это при планировании свободного времени.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>*время прибытия и отправления может быть изменено в зависимости от расписания поезда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
         </w:rPr>
         <w:t>*возможно изменение порядка проведения экскурсий, а также замена их на равноценные, также возможно изменение и типы питания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
         </w:rPr>
         <w:t>*расчет всделан с учетом проживания в гостинице 3* (можно сделать перерасчет на проживание  вгостинице 4*, 5*)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>