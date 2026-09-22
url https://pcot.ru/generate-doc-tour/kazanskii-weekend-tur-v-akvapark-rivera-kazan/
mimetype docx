--- v0 (2026-07-21)
+++ v1 (2026-09-22)
@@ -893,51 +893,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 вариант: Аквапарк "4 часа" (14.30-18.30) + свободное время в городе (18.30-20.30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5 вариант: Аквапарк "4 часа" (14.30-18.30) + Океанариум (19.00-20.00)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>20.30 - Отъезд из Казани</w:t>
+        <w:t>20.30 - Отъезд из Казани. До точки отправления туристы добираются самостоятельно (точка отправления определяется непосредственно в туре).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>* Обратите внимание, от места обеда в океанариум предусмотрена пешая прогулка. Расстояние ориентировочно 500 м</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t>Посещение Океанариума без экскурсии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
@@ -1012,146 +1012,50 @@
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Стоимость</w:t>
-            </w:r>
-[...94 lines deleted...]
-              <w:t>6 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>23.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>25.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1291,236 +1195,50 @@
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>пенсионер, студент, дети 13-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>дети 5-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>дети 0-4 года или ниже 120 см</w:t>
-            </w:r>
-[...184 lines deleted...]
-              <w:t>6 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>23.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>25.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1788,236 +1506,50 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>дети 3-12 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>дети 0 - 2,99 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>31.07.2026</w:t>
-[...184 lines deleted...]
-            <w:r>
               <w:t>23.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>25.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>11 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2236,317 +1768,50 @@
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>пенсионер, студент, дети 13-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>дети 5-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>дети 0-4 года или ниже 120 см</w:t>
-            </w:r>
-[...265 lines deleted...]
-              <w:t>6 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>23.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>25.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2846,206 +2111,50 @@
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Взрослый ( 12 лет и старше)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дети 3 - 11,99 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дети 0 - 2,99 лет</w:t>
-            </w:r>
-[...154 lines deleted...]
-              <w:t>6 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>23.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>25.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>