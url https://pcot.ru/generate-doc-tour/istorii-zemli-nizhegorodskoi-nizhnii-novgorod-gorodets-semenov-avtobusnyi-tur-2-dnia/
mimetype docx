--- v0 (2026-07-15)
+++ v1 (2026-10-25)
@@ -83,96 +83,96 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 уникальных мастер-класса</w:t>
       </w:r>
       <w:r>
         <w:t>: роспись матрёшки и изготовление пряника - возможность прикоснуться к народному искусству, участвуя в мастер-классах по росписи матрешки и созданию городецких пряников, создавая уникальные сувениры своими руками.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Современные туристические автобусы с мягкими креслами, кондиционером и системой мультимедиа</w:t>
       </w:r>
       <w:r>
         <w:t>, что обеспечивает комфорт даже при длительных переездах. Техника регулярно обновляется и проходит техосмотр, поэтому поездка безопасна и удобна.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Проживание</w:t>
+        <w:t xml:space="preserve">Проживание </w:t>
       </w:r>
       <w:r>
         <w:t>в гостиницах уровня</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>не ниже 3* с удобствами</w:t>
+        <w:t xml:space="preserve"> не ниже 3* с удобствами </w:t>
       </w:r>
       <w:r>
         <w:t>в номере</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Нижегородская канатная дорога</w:t>
       </w:r>
       <w:r>
         <w:t>включена в программу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 ночь в отеле + 2 завтрака и 2 обеда</w:t>
       </w:r>
       <w:r>
         <w:t>уже в стоимости</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Прикосновение к истории и культуре</w:t>
       </w:r>
       <w:r>
-        <w:t>– увидите Кремль, древние монастыри, купеческие кварталы, прогуляетесь по знаменитой Большой Покровской улице и познакомитесь с традиционными ремеслами.</w:t>
+        <w:t xml:space="preserve"> – увидите Кремль, древние монастыри, купеческие кварталы, прогуляетесь по знаменитой Большой Покровской улице и познакомитесь с традиционными ремеслами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– проезд на комфортабельном автобусе туристического класса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– страховка по проезду в автобусе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сопровождение,</w:t>
@@ -225,410 +225,410 @@
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Доп. питание</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Сувениры</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Доп. место в автобусе - 7 500 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Дополнительная Ночную автобусная обзорная экскурсия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ночной Нижний Новгород — это особое зрелище: город в свете фонарей преображается, и привычные здания обретают новое очарование.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Стоимость (цена комиссионная): 2100 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>*Экскурсия состоится при наборе от 10 чел. В случае, если группа не наберется, за несколько дней до тура мы сделаем перерасчет заявки, возвратим денежные средства.</w:t>
+        <w:t xml:space="preserve">*Экскурсия состоится при наборе от 10 чел. В случае, если группа не наберется, за несколько дней до тура мы сделаем перерасчет заявки, возвратим денежные средства. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>"Волна"</w:t>
+          <w:t>"Волна" </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>- завтрак "Шведский стол"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>"Александровский сад"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>- завтрак "Шведский стол"</w:t>
+        <w:t xml:space="preserve"> - завтрак "Шведский стол"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>* Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+        <w:t xml:space="preserve">* Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>18.00 –</w:t>
+        <w:t xml:space="preserve">18.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.10 –</w:t>
+        <w:t xml:space="preserve">18.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.15 –</w:t>
+        <w:t xml:space="preserve">18.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.40 –</w:t>
+        <w:t xml:space="preserve">18.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.45 –</w:t>
+        <w:t xml:space="preserve">18.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>19.00 –</w:t>
+        <w:t xml:space="preserve">19.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>19.05 –</w:t>
+        <w:t xml:space="preserve">19.05 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>19.10 –</w:t>
+        <w:t xml:space="preserve">19.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>19.30 –</w:t>
+        <w:t xml:space="preserve">19.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Очерский отворот (АЗС "Лукойл")</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>19.50 –</w:t>
+        <w:t xml:space="preserve">19.50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Казачья Застава"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>20.40 –</w:t>
+        <w:t xml:space="preserve">20.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.25 (УДМ) -</w:t>
+        <w:t xml:space="preserve">21.25 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.30 (УДМ) -</w:t>
+        <w:t xml:space="preserve">21.30 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, кафе "555", ул. Азина, 208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">21.40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">22.40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Малахит, ул. Удмуртская, 273</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.55 (УДМ) –</w:t>
+        <w:t xml:space="preserve">22.55 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Можга, ул. имени Ф.Я. Фалалеева, 10, кафе "Турист"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Пенсионное удостоверение, студенческий билет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по турам</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
@@ -771,51 +771,51 @@
       <w:r>
         <w:t>18.00 - Отправление автобуса в Нижний Новгород</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>08.00 - Прибытие в город. Завтрак в кафе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.00 - 12.00 -</w:t>
+        <w:t xml:space="preserve">09.00 - 12.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсионная программа (автобусно-пешеходная) по Нижнему Новгороду с посещением Нижегородского кремля</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Экскурсия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>по Нижнему Новгороду</w:t>
       </w:r>
       <w:r>
         <w:t>— это увлекательное путешествие по древнему городу с богатой историей. Вы прогуляетесь по</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -974,87 +974,87 @@
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посетить музей-квартиру А.М. Горького</w:t>
       </w:r>
       <w:r>
         <w:t>– этот музей посвящен детству и юности великого писателя. Здесь можно увидеть подлинные вещи семьи Пешковых, узнать больше о жизни будущего классика русской литературы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посетить один из музеев Нижегородского Кремля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>16.00 - 16.30 -</w:t>
+        <w:t xml:space="preserve">16.00 - 16.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Поездка по Нижегородской канатной дороге</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Нижегородская</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>канатная дорога</w:t>
       </w:r>
       <w:r>
         <w:t>— это не просто транспорт, а настоящее приключение! Она соединяет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Нижний Новгород с Борским районом</w:t>
       </w:r>
       <w:r>
         <w:t>, пролегая над Волгой. С высоты птичьего полета открываются захватывающие виды на город, реку и живописные окрестности.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>16 .30 – 17.00 - Трансфер в отель, заселение в гостиницу и свободное время</w:t>
+        <w:t xml:space="preserve">16 .30 – 17.00 - Трансфер в отель, заселение в гостиницу и свободное время </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>!Обращаем ваше внимание, что туроператор не несет ответственности за работу канатной дороги. Ее функционирование зависит от погодных условий, технических факторов и других обстоятельств. В случае непредвиденных ситуаций, которые могут повлиять на работу канатной дороги, туроператор оставляет за собой право заменить этот пункт программы на посещение музея, чтобы обеспечить комфорт и безопасность всех участников тура.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -1239,51 +1239,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>мастер-класс по росписи матрёшки</w:t>
       </w:r>
       <w:r>
         <w:t>. Под руководством опытных мастеров вы познакомитесь с традиционными узорами, выберете цвета и создадите свою уникальную матрёшку. Этот творческий процесс увлекает и дарит массу удовольствия!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Готовый сувенир, расписанный вашими руками, станет не только прекрасным напоминанием о поездке, но и частичкой русской культуры, которую вы унесёте с собой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.00 - 17.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Прогулка по Семенову.</w:t>
+        <w:t xml:space="preserve">Прогулка по Семенову. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Семёнов – уютный город с богатой историей и традициями. Здесь каждая улица дышит народным искусством, а фасады домов украшают яркие узоры. Вы прогуляетесь по центральной части города,полюбуетесь старинными зданиями и почувствуете атмосферу русского купеческого прошлого. Город очаровывает своей самобытностью, а прогулка оставит тёплые воспоминания о месте, где народные традиции живут и процветают</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>17.30 - Выезд в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 день:</w:t>
       </w:r>
@@ -1314,57 +1314,57 @@
         <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Дети 0-11 лет - 350 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Скидка для туристов из Удмуртии - 300 руб.</w:t>
+        <w:t xml:space="preserve">Скидка для туристов из Удмуртии - 300 руб. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Скидка на последний ряд - 300 руб.</w:t>
+        <w:t xml:space="preserve">Скидка на последний ряд - 300 руб. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>