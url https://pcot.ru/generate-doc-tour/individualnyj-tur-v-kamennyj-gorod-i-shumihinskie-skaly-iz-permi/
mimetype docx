--- v0 (2026-07-31)
+++ v1 (2026-10-29)
@@ -246,51 +246,60 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– треккинговые палки (по пожеланию) ;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– репелленты от клещей;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Форма одежды теплая, спортивно-свободная соответствующая погодным условиям. Обязательно хорошая, удобная обувь для трекинга с хорошим протектором, желательно иметь в запасе тёплую кофту/свитер, лёгкую куртку (на севере края температура обычно ниже, ветер на возвышенностях дует всегда), в непогоду предпочтительнее плащ (зонт не удобен при сильном ветре в горах) и сапогиВ пик клещевой активности, волосы должны быть собраны.</w:t>
+        <w:t>Форма одежды теплая, спортивно-свободная соответствующая погодным условиям. Обязательно хорошая, удобная обувь для трекинга с хорошим протектором, желательно иметь в запасе тёплую кофту/свитер, лёгкую куртку (на севере края температура обычно ниже, ветер на возвышенностях дует всегда), в непогоду предпочтительнее плащ (зонт не удобен при сильном ветре в горах) и сапоги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>В пик клещевой активности, волосы должны быть собраны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Выезд может быть организован из любой точки города под ваш запрос</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Что вас ожидает:</w:t>
       </w:r>
@@ -341,115 +350,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Шумихинские скалы — величие и загадки природы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>После посещения Каменного города мы переедем к Шумихинским скалам — яркому образцу природной красоты. Эти скалы достигают высоты до 40 метров, а среди гребневых образований расположены узкие улочки и даже небольшая пещера, создающие атмосферу приключения. Пешая часть до подножия скал занимает около 2-3 км — это маршрут для любителей активного отдыха и хорошей физической формы, но виды здесь того стоят.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Возвращение в город</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>По окончании осмотра скал мы отправимся обратно в Пермь: по дороге вас ждет остановка на ужин (по вашему желанию и за доп. плату), чтобы подытожить насыщенный день яркими впечатлениями и новыми знаниями.</w:t>
+        <w:t xml:space="preserve">По окончании осмотра скал мы отправимся обратно в Пермь: по дороге вас ждет остановка на ужин (по вашему желанию и за доп. плату), чтобы подытожить насыщенный день яркими впечатлениями и новыми знаниями. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендованный (но не обязательный) тайминг:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>8.00 – Выезд из г. Перми</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Остановка на обед (за доп. плату).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>По пути остановка на смотровой площадке Белые камни, откуда в хорошую погоду можно увидеть хребет Басеги.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12:00 – 15:00 –</w:t>
+        <w:t xml:space="preserve">12:00 – 15:00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение Каменного города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15:00 - 15:20 –</w:t>
+        <w:t xml:space="preserve">15:00 - 15:20 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>переезд на Шумихинские скалы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15:20 - 17:00 – посещение Шумихинских скал</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>По пути остановка на ужин</w:t>
+        <w:t xml:space="preserve">По пути остановка на ужин </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(за доп. плату)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>17:00 – Выезд в Пермь. В пути остановка на ужин.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>20:30 – Прибытие в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -528,52 +537,55 @@
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>4 - 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>63 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
-        <w:t>Для бронирования отправьте заявку на электронную почту</w:t>
+        <w:t xml:space="preserve">Для бронирования отправьте заявку на электронную почту </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2540250@mail.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, указав выбранную программу, желаемую дату путешествия и количество участников.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>В письме укажите:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>