--- v0 (2026-07-09)
+++ v1 (2026-10-08)
@@ -246,51 +246,60 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– треккинговые палки (по пожеланию) ;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– репелленты от клещей;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Форма одежды теплая, спортивно-свободная соответствующая погодным условиям. Обязательно хорошая, удобная обувь для трекинга с хорошим протектором, желательно иметь в запасе тёплую кофту/свитер, лёгкую куртку (на севере края температура обычно ниже, ветер на возвышенностях дует всегда), в непогоду предпочтительнее плащ (зонт не удобен при сильном ветре в горах) и сапогиВ пик клещевой активности, волосы должны быть собраны.</w:t>
+        <w:t>Форма одежды теплая, спортивно-свободная соответствующая погодным условиям. Обязательно хорошая, удобная обувь для трекинга с хорошим протектором, желательно иметь в запасе тёплую кофту/свитер, лёгкую куртку (на севере края температура обычно ниже, ветер на возвышенностях дует всегда), в непогоду предпочтительнее плащ (зонт не удобен при сильном ветре в горах) и сапоги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>В пик клещевой активности, волосы должны быть собраны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Выезд может быть организован из любой точки города под ваш запрос</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Что вас ожидает:</w:t>
       </w:r>
@@ -396,135 +405,138 @@
         </w:rPr>
         <w:t>(подъем на канатной дороге по желанию за доп. плату)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>По пути на обратной дороге — остановка на ужин (за дополнительную плату). Прибытие в Пермь — вечером.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендованный (но не обязательный) тайминг:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>07.00 – Выезд из Перми, по дороге остановка на завтрак (за доп. плату)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 –</w:t>
+        <w:t xml:space="preserve">11.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Прибытие в Губаху.</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 – 12.00 -</w:t>
+        <w:t xml:space="preserve">11.00 – 12.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Прогулка по Рудянскому спою</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 -</w:t>
+        <w:t xml:space="preserve">12.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Горячий обед в столовой города (за доп. плату)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.00 –</w:t>
+        <w:t xml:space="preserve">13.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение декораций к фильму по роману А. Иванова "Сердце Пармы".</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00 –</w:t>
+        <w:t xml:space="preserve">14.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Подвесной мост</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Восхождение на гору Ладейную (с посещением пещеры).</w:t>
+        <w:t xml:space="preserve"> Восхождение на гору Ладейную (с посещением пещеры).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>17.00 –</w:t>
+        <w:t xml:space="preserve">17.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Переезд на Горнолыжный комплекс "Губаха" (ГЛЦ "Губаха")</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>17.30 –</w:t>
+        <w:t xml:space="preserve">17.30 –  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Подъем на кресельной канатной дороге на вершину горы (по желанию за доп. плату)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>При температуре ниже -23 градусов канатная дорога не работает</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.00 – Отправление в Пермь. По пути остановка на ужин (за доп. плату)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>22.30 – Прибытие в Пермь.</w:t>
       </w:r>
@@ -606,52 +618,55 @@
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>4 - 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>59 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
-        <w:t>Для бронирования отправьте заявку на электронную почту</w:t>
+        <w:t xml:space="preserve">Для бронирования отправьте заявку на электронную почту </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2540250@mail.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, указав выбранную программу, желаемую дату путешествия и количество участников.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>В письме укажите:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>