--- v0 (2026-08-25)
+++ v1 (2026-10-15)
@@ -232,51 +232,60 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– треккинговые палки (по пожеланию) ;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– репелленты от клещей;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Форма одежды теплая, спортивно-свободная соответствующая погодным условиям. Обязательно хорошая, удобная обувь для трекинга с хорошим протектором, желательно иметь в запасе тёплую кофту/свитер, лёгкую куртку (на севере края температура обычно ниже, ветер на возвышенностях дует всегда), в непогоду предпочтительнее плащ (зонт не удобен при сильном ветре в горах) и сапогиВ пик клещевой активности, волосы должны быть собраны.</w:t>
+        <w:t>Форма одежды теплая, спортивно-свободная соответствующая погодным условиям. Обязательно хорошая, удобная обувь для трекинга с хорошим протектором, желательно иметь в запасе тёплую кофту/свитер, лёгкую куртку (на севере края температура обычно ниже, ветер на возвышенностях дует всегда), в непогоду предпочтительнее плащ (зонт не удобен при сильном ветре в горах) и сапоги</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>В пик клещевой активности, волосы должны быть собраны.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Выезд может быть организован из любой точки города под ваш запрос</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Что вас ожидает:</w:t>
       </w:r>
@@ -406,52 +415,55 @@
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>4 - 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>69 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
-        <w:t>Для бронирования отправьте заявку на электронную почту</w:t>
+        <w:t xml:space="preserve">Для бронирования отправьте заявку на электронную почту </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>2540250@mail.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, указав выбранную программу, желаемую дату путешествия и количество участников.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>В письме укажите:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>