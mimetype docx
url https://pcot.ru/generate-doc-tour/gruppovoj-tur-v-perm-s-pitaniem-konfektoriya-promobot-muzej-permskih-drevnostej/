--- v0 (2026-07-09)
+++ v1 (2026-10-10)
@@ -40,87 +40,87 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 1день</w:t>
+        <w:t xml:space="preserve"> — 1день</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 6 лет</w:t>
+        <w:t xml:space="preserve"> — с 6 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Насыщенный и интересный день, наполненный яркими впечатлениями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Программа подходит для туристов любого возраста.</w:t>
       </w:r>
@@ -481,128 +481,131 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Тайминг тура может быть скорректирован в зависимости от времени прибытия группы в Пермь или времени встречи на территории города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>08.00 - Встреча группы гидом в назначенном месте</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.30 - Завтрак в кафе города</w:t>
+        <w:t xml:space="preserve">08.30 - Завтрак в кафе города </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.30 - 12.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обзорная экскурсия по г. Пермь.</w:t>
+        <w:t xml:space="preserve"> Обзорная экскурсия по г. Пермь. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>На  прогулке вы увидите главные достопримечательности:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Памятник основателю города</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Набережная Камы</w:t>
       </w:r>
       <w:r>
         <w:t>, купеческие</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>особняки</w:t>
       </w:r>
       <w:r>
         <w:t>, услышите истории о знаменитых пермяках. Из окон автобуса полюбуетесь</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Комсомольским проспектом</w:t>
       </w:r>
       <w:r>
         <w:t>, зданиями в стиле сталинского ампира, побываете на Соборной площадке, в атмосферном лофт-пространстве «Старокирпичного переулка», в сквере В. Татищева. Вы узнаете, почему местных жителей называют «Пермяк – солёные уши», где в городе находится «дом с фигурами», который упоминается в романе Бориса Пастернака «Доктор Живаго»; увидите модный арт-объект на берегу Камы «Счастье – не за горами» и дом детства Сергея Дягилева, познакомитесь с «Идущим мишкой». Прогуляемся у театра "Оперы и балета П.И.Чайковский"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 - 13.30 -</w:t>
+        <w:t xml:space="preserve">12.00 - 13.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсия по производству «Промобот</w:t>
+        <w:t xml:space="preserve">Экскурсия по производству «Промобот </w:t>
       </w:r>
       <w:r>
         <w:t>на выбор:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Вариант 1.</w:t>
+        <w:t xml:space="preserve">Вариант 1. </w:t>
       </w:r>
       <w:r>
         <w:t>(дети от 6 до 14 лет)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Дети в игровой форме узнают:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>какие бывают роботы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
@@ -624,51 +627,51 @@
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Узнают как и за сколько собирают робота, из чего он состоит и может ли робот сделать домашнее задание?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Расскажем о легендарной встрече V4 и Теслы. Заглянем в «душу» робота, станцуем и споем с ним. А также, ответим на вопросы робота.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>После этой экскурсии ребенок точно захочет стать инженером, робототехником или программистом!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Вариант 2.</w:t>
+        <w:t xml:space="preserve">Вариант 2. </w:t>
       </w:r>
       <w:r>
         <w:t>(дети от 6 лет и взрослым)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>О чем вы узнаете:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Об инновационном отечественном производстве,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
@@ -692,59 +695,68 @@
       <w:r>
         <w:t>Как Пермь стала столицей робототехники, кто из первых лиц государства посетил наше предприятие и как можно изготовить робота- двойника.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Пройдем по маршруту изготовления робота от детали до тестирования,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>«вживим» волосы и узнаем ответ на извечный вопрос: когда будет восстание машин?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсанты узнают основные тенденции и перспективы робототехники, расскажем о наших продуктах,сферах применения и готовых решениях.</w:t>
+        <w:t xml:space="preserve">Экскурсанты узнают основные тенденции и перспективы робототехники, расскажем о наших продуктах, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>сферах применения и готовых решениях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Вариант 3.</w:t>
+        <w:t xml:space="preserve">Вариант 3. </w:t>
       </w:r>
       <w:r>
         <w:t>(Экскурсия интересна ученикам старших и выпускных классов и их родителям.)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Вы узнаете:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Мотивационная история успеха студентов Пермского политеха, даст понять, что осуществить свою мечту и добиться успеха может каждый.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -759,119 +771,128 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Экскурсия позволит вникнуть в рабочие процессы, своими глазами увидеть технические мощности и специальное оборудование, оценить риски, трудозатраты, экономические выгоды, а также познакомиться с современными профессиями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Вы получите ответы на волнующие вопросы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13.30 - 14.30 - Обед в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.30 -</w:t>
+        <w:t xml:space="preserve">14.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия Конфектория:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Экскурсия с экскурсоводом. Наш экскурсовод, покажет все экспонаты и познакомит гостей со сладкой историей Прикамья: от досахарной эпохи до современного периода.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Дегустация. Попробуете пастилу, пряники, колотый шоколад (возможны вариации, но не менее трех позиций).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Сладкий мастер-класс. Будем мастерить конфету из правильной сладости, глазурировать, украшать и упаковывать.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>16.00 - 17.00 -</w:t>
+        <w:t xml:space="preserve">16.00 - 17.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсия в музей Пермских древностей.</w:t>
+        <w:t xml:space="preserve">Экскурсия в музей Пермских древностей. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Музей пермских древностей – путешествие в прошлое Земли, во времена удивительных растений и загадочных животных, которых изучает наука палеонтология. Большинство из них исчезли навсегда, оставив лишь следы в летописи планеты: динозавры юрского периода, мамонты и шерстистые носороги четвертичного периода, и многие другие остались лишь в палеонтологической летописи. И только некоторые смогли пережить эпохи Великих вымираний и сохраниться до наших дней – они называются «живыми ископаемыми». В недрах Пермского края скрыта летопись пермского периода, которую впервые в мире «прочитал» шотландский геолог Родерик Мурчисон в 1841 году. Изучив горные породы и окаменелости пермской земли, он писал: "...мы решились обозначить их [горные породы] по имени древнего царствия Биармии, или Пермии". Так Пермский край оказался навсегда вписан в геологический календарь всей планеты, наряду с Юрскими горами на границе Швейцарии и Франции или английским графством Девоншир.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>17.00 - Трансфер на ж/д вокзал или в точку необходимую группе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Дополнительно есть возможность добавить ужин в кафе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.*Программа может быть организована в любой день под запрос группы</w:t>
+        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Программа может быть организована в любой день под запрос группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>