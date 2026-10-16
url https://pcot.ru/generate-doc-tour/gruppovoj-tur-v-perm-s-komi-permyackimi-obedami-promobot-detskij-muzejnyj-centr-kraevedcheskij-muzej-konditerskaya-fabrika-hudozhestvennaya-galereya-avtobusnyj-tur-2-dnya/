--- v0 (2026-06-01)
+++ v1 (2026-10-16)
@@ -40,87 +40,87 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 2 дня</w:t>
+        <w:t xml:space="preserve"> — 2 дня</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 10 лет</w:t>
+        <w:t xml:space="preserve"> — с 10 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Насыщенный и интересный день, наполненный яркими впечатлениями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Программа подходит для туристов любого возраста.</w:t>
       </w:r>
@@ -538,78 +538,78 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Тайминг тура может быть скорректирован в зависимости от времени прибытия группы в Пермь или времени встречи на территории города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11.00 - Встреча группы с гидом в назначенном месте</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 - 14.00 -</w:t>
+        <w:t xml:space="preserve">11.00 - 14.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обзорная экскурсия по Перми -</w:t>
+        <w:t xml:space="preserve">Обзорная экскурсия по Перми - </w:t>
       </w:r>
       <w:r>
-        <w:t>это знакомство с городом, его характером, историей и современной жизнью. Маршрут позволяет почувствовать атмосферу Прикамья, увидеть, как в городе сочетаются старинные традиции, промышленное наследие и современные пространства.</w:t>
+        <w:t xml:space="preserve"> это знакомство с городом, его характером, историей и современной жизнью. Маршрут позволяет почувствовать атмосферу Прикамья, увидеть, как в городе сочетаются старинные традиции, промышленное наследие и современные пространства.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00 -</w:t>
+        <w:t xml:space="preserve">14.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед в кафе "Пермская кухня" с коми - пермяцкими блюдами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.30 - 17.00 -</w:t>
+        <w:t xml:space="preserve">15.30 - 17.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия по производству "Промобот"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>О чем вы узнаете:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Об инновационном отечественном производстве,</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -698,87 +698,87 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.30 - Встреча в гостинице с сопровождающей в гостинице. Выход на экскурсионную программу (пешеходный маршрут)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 - 11.00 -</w:t>
+        <w:t xml:space="preserve">10.00 - 11.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия в краевческий музей - дом Мешкова</w:t>
       </w:r>
       <w:r>
         <w:t>- экспозиция, посвященная истории Пермского края с древнейших времён до конца ХХ века, располагается в одном из красивейших особняков старой Перми. Дом был построен в 1889 году архитектором А.Б. Турчевичем и принадлежал Н.В. Мешкову, крупному российскому предпринимателю, меценату и благотворителю.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.30 - 13.00 -</w:t>
+        <w:t xml:space="preserve">11.30 - 13.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение пермской художественной галереи с экскурсией -</w:t>
+        <w:t xml:space="preserve">Посещение пермской художественной галереи с экскурсией - </w:t>
       </w:r>
       <w:r>
         <w:t>один из крупнейших художественных музеев России. В собрании около 60 000 экспонатов: от античности до постмодернизма, от классики до XXI века. Западноевропейская живопись, восточная гравюра, античная керамика, российский авангард – и два уникальных мировых раритета:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>пермская деревянная храмовая скульптура и строгановское лицевое золотное шитьё.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.30 -</w:t>
+        <w:t xml:space="preserve">13.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед в кафе коми-пермяцкой кухни ("Чоскыт Керку") с национальными блюдами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение Детского музейного центра с экскурсией</w:t>
       </w:r>
       <w:r>
         <w:t>- вас ждут выставки, в которых предметы из фондов музея помогают по-новому взглянуть на привычные темы — через игру, исследование и разговор.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -827,51 +827,69 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>вторая обувь!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>перед экскурсией внимательно прослушайте правила поведения на производстве (у экскурсоводов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>18.00 - Окончание программы в необхолимой точке города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.*Программа может быть организована в любой день под запрос группы*В некоторых музея возможна оплата Пушкинской картой</w:t>
+        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Программа может быть организована в любой день под запрос группы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*В некоторых музея возможна оплата Пушкинской картой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>