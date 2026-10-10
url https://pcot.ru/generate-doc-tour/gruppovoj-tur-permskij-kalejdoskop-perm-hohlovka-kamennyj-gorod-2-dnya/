--- v0 (2026-07-10)
+++ v1 (2026-10-10)
@@ -40,87 +40,87 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Хохловка - Каменный город</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 2 дня</w:t>
+        <w:t xml:space="preserve"> — 2 дня</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 10 лет</w:t>
+        <w:t xml:space="preserve"> — с 10 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 5 человек</w:t>
+        <w:t xml:space="preserve"> — от 5 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Насыщенный и интересный день, наполненный яркими впечатлениями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Программа подходит для туристов любого возраста.</w:t>
       </w:r>
@@ -551,51 +551,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Тайминг тура может быть скорректирован в зависимости от времени прибытия группы в Пермь или времени встречи на территории города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 - Завтрак в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 - Отправление в Хохловку, по пути гид расскажет историю края и города.</w:t>
+        <w:t xml:space="preserve">10.00 - Отправление в Хохловку, по пути гид расскажет историю края и города. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11.00 - 13.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия по Хохловке + свободное время для фото</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Погружение в музей деревянного зодчества под открытым небом: безгвоздевые церкви XVII–XIX вв., избы, солеварни и мельницы. Профессиональный гид раскроет секреты зодчих и быта предков.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 - 14.00 - Возвращение в Пермь</w:t>
       </w:r>
@@ -747,51 +747,69 @@
         </w:rPr>
         <w:t>За доп. плату можно включить в стоимость в любой день программы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>ужин - 850 руб/чел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>речную прогулку по Каме (1 час) на современном экоходе - 2000 руб/чел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.*Программа может быть организована в любой день под запрос группы*В некоторых музея возможна оплата Пушкинской картой</w:t>
+        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Программа может быть организована в любой день под запрос группы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*В некоторых музея возможна оплата Пушкинской картой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>