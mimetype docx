--- v0 (2026-07-10)
+++ v1 (2026-10-09)
@@ -40,87 +40,87 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 3 дня</w:t>
+        <w:t xml:space="preserve"> — 3 дня </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 6 лет</w:t>
+        <w:t xml:space="preserve"> — с 6 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Насыщенный и интересный день, наполненный яркими впечатлениями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Программа подходит для туристов любого возраста.</w:t>
       </w:r>
@@ -530,84 +530,84 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Тайминг тура может быть скорректирован в зависимости от времени прибытия группы в Пермь или времени встречи на территории города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 - Встреча сопровождающей в назначенном месте</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.00 - 09.40 -</w:t>
+        <w:t xml:space="preserve">09.00 - 09.40 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Завтрак</w:t>
       </w:r>
       <w:r>
         <w:t>в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 - 11.00 -</w:t>
+        <w:t xml:space="preserve">10.00 - 11.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия на фабрику Мягкой игрушки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Вы увидите весь процесс изготовления игрушки, а во время проведения мастер-класса ребята сами сделают обаятельную зверюшку и заберут нового плюшевого друга домой.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.30 -</w:t>
+        <w:t xml:space="preserve">11.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия на фабрику «КуМир»</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>На экскурсии вы узнаете:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Где начала произрастать кукуруза. Какую роль она сыгралав истории человечества.</w:t>
       </w:r>
     </w:p>
@@ -794,51 +794,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 - Встреча с гидом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.30 - 11.00 -</w:t>
+        <w:t xml:space="preserve">09.30 - 11.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия на «Кондитерскую фабрику «Пермская»</w:t>
       </w:r>
       <w:r>
         <w:t>— это не только увлекательнейшее знакомство с историей предприятия, но и посещение кондитерского производства — приключение, которое никого не оставит равнодушным. Как только посетители переоденутся, своими глазами увидят, как на свет появляются любимые всеми конфеты, пекутся вафли и производятся фруктовые пастилки. Услышат историю самой ПЕРВОЙ конфетной фабрики на Урале и в Сибири. Увидят этикетки конца 19 — начала 20 веков. И, конечно же, радость для каждого любителя сладкого — все это можно будет попробовать в неограниченном количестве сразу после посещения производства!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>по окончании экскурсии каждый гость получает фирменный сладкий подарок,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>дегустация продукции проходит в специальной дегустационной комнате,</w:t>
@@ -852,319 +852,319 @@
         <w:t>при себе у каждого экскурсанта должны быть пластиковая бутылочка с питьевой водой и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>вторая обувь!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>перед экскурсией внимательно прослушайте правила поведения на производстве (у экскурсоводов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11.00 - 13.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обзорная экскурсия по г. Пермь</w:t>
+        <w:t xml:space="preserve">Обзорная экскурсия по г. Пермь </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Вы отправитесь на индивидуальную прогулку по живописным и историческим улицам Перми вместе с опытным гидом. В ходе экскурсии вы познакомитесь с главными достопримечательностями города, узнаете его интересные истории и легенды, а также почувствуете атмосферу местных кварталов.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.00 - 14.00 -</w:t>
+        <w:t xml:space="preserve">13.00 - 14.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсия в музей Пермской артиллерии.</w:t>
+        <w:t xml:space="preserve">Экскурсия в музей Пермской артиллерии. </w:t>
       </w:r>
       <w:r>
         <w:t>Музейная площадка сегодня одна из главных достопримечательной Перми. На ней собраны образцы военной техники, которую завод производил с середины 19 века и до сегодняшнего дня — пушки, системы залпового огня, ракетные установки, баллистические ракеты. Среди экспонатов — пермская «Царь-пушка», отлитая на заводе в 1868 году.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
         <w:t>в кафе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.30 - 16.30 -</w:t>
+        <w:t xml:space="preserve">15.30 - 16.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия в музей Пермских древностей (пн выходной)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Музей пермских древностей – путешествие в прошлое Земли, во времена удивительных растений и загадочных животных, которых изучает наука палеонтология. Большинство из них исчезли навсегда, оставив лишь следы в летописи планеты: динозавры юрского периода, мамонты и шерстистые носороги четвертичного периода, и многие другие остались лишь в палеонтологической летописи. И только некоторые смогли пережить эпохи Великих вымираний и сохраниться до наших дней - они называются «живыми ископаемыми». В недрах Пермского края скрыта летопись пермского периода, которую впервые в мире  «прочитал» шотландский геолог Родерик Мурчисон в 1841 году.</w:t>
+        <w:t xml:space="preserve">Музей пермских древностей – путешествие в прошлое Земли, во времена удивительных растений и загадочных животных, которых изучает наука палеонтология. Большинство из них исчезли навсегда, оставив лишь следы в летописи планеты: динозавры юрского периода, мамонты и шерстистые носороги четвертичного периода, и многие другие остались лишь в палеонтологической летописи. И только некоторые смогли пережить эпохи Великих вымираний и сохраниться до наших дней - они называются «живыми ископаемыми». В недрах Пермского края скрыта летопись пермского периода, которую впервые в мире  «прочитал» шотландский геолог Родерик Мурчисон в 1841 году. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>17.00 - 19.00 - Посещение Нового Пермского зоопарка.</w:t>
+        <w:t xml:space="preserve">17.00 - 19.00 - Посещение Нового Пермского зоопарка. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Более</w:t>
+        <w:t xml:space="preserve">Более </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>300 редких животных</w:t>
       </w:r>
       <w:r>
-        <w:t>из Красной книги: грациозные</w:t>
+        <w:t xml:space="preserve"> из Красной книги: грациозные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>амурские тигры, львы, снежные барсы</w:t>
       </w:r>
       <w:r>
-        <w:t>, экзотические</w:t>
+        <w:t xml:space="preserve">, экзотические </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ара и туканы</w:t>
       </w:r>
       <w:r>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>белые медведи</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Уникальные вольеры:</w:t>
+        <w:t xml:space="preserve">Уникальные вольеры: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>комплекс крупных кошачьих</w:t>
       </w:r>
       <w:r>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>павильон ярких попугаев</w:t>
       </w:r>
       <w:r>
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>северные олени и винторогие козлы</w:t>
       </w:r>
       <w:r>
-        <w:t>. Каждый год здесь рождаются</w:t>
+        <w:t xml:space="preserve">. Каждый год здесь рождаются </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>228 видов</w:t>
       </w:r>
       <w:r>
-        <w:t>редких животных — пермский зоопарк участвует в</w:t>
+        <w:t xml:space="preserve"> редких животных — пермский зоопарк участвует в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>мировой программе сохранения</w:t>
       </w:r>
       <w:r>
         <w:t>!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.00 - Трансфер в гостиницу, свободное время для самостоятельного ужина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице, освобождение номеров</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 - Встреча с сопровождающей</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 - 12.00 - Посещение Пермского планетария -</w:t>
+        <w:t xml:space="preserve">11.00 - 12.00 - Посещение Пермского планетария - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>путешествие к звёздам без выхода из зала!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Погрузитесь в</w:t>
+        <w:t xml:space="preserve">Погрузитесь в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>бесконечность космоса</w:t>
       </w:r>
       <w:r>
-        <w:t>под гигантским куполом: созвездия зажигаются над головой, планеты парят рядом, галактики кружатся в танце. Уникальные</w:t>
+        <w:t xml:space="preserve"> под гигантским куполом: созвездия зажигаются над головой, планеты парят рядом, галактики кружатся в танце. Уникальные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>шоу и лекции</w:t>
       </w:r>
       <w:r>
-        <w:t>унесут вас от Большого взрыва до чёрных дыр — для взрослых это</w:t>
+        <w:t xml:space="preserve"> унесут вас от Большого взрыва до чёрных дыр — для взрослых это </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>научная магия</w:t>
       </w:r>
       <w:r>
-        <w:t>, для детей</w:t>
+        <w:t xml:space="preserve">, для детей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>сказка о Вселенной</w:t>
       </w:r>
       <w:r>
         <w:t>!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Визитная карточка Перми</w:t>
       </w:r>
       <w:r>
-        <w:t>— здесь каждый становится космонавтом. Не отрывая глаз от неба!  (программа зависит от афиши на выбранную дату)</w:t>
+        <w:t xml:space="preserve"> — здесь каждый становится космонавтом. Не отрывая глаз от неба!  (программа зависит от афиши на выбранную дату)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.30 - 14.00 -</w:t>
+        <w:t xml:space="preserve">12.30 - 14.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсия по производству «Промобот</w:t>
+        <w:t xml:space="preserve">Экскурсия по производству «Промобот </w:t>
       </w:r>
       <w:r>
         <w:t>на выбор:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Вариант 1.</w:t>
+        <w:t xml:space="preserve">Вариант 1. </w:t>
       </w:r>
       <w:r>
         <w:t>(дети от 6 до 14 лет)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Дети в игровой форме узнают:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>какие бывают роботы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
@@ -1172,65 +1172,65 @@
       <w:r>
         <w:t>где робот помогает человеку</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>какие обязанности можно на них переложить.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Узнают как и за сколько собирают робота, из чего он состоит и может ли робот сделать домашнее задание?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Расскажем о легендарной встрече V4 и Теслы. Заглянем в «душу» робота, станцуем и споем с ним. А также, ответим на вопросы робота.</w:t>
+        <w:t xml:space="preserve">Расскажем о легендарной встрече V4 и Теслы. Заглянем в «душу» робота, станцуем и споем с ним. А также, ответим на вопросы робота. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>После этой экскурсии ребенок точно захочет стать инженером, робототехником или программистом!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Вариант 2.</w:t>
+        <w:t xml:space="preserve">Вариант 2. </w:t>
       </w:r>
       <w:r>
         <w:t>(дети от 6 лет и взрослым)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>О чем вы узнаете:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Об инновационном отечественном производстве,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
@@ -1254,91 +1254,100 @@
       <w:r>
         <w:t>Как Пермь стала столицей робототехники, кто из первых лиц государства посетил наше предприятие и как можно изготовить робота- двойника.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Пройдем по маршруту изготовления робота от детали до тестирования,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>«вживим» волосы и узнаем ответ на извечный вопрос: когда будет восстание машин?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсанты узнают основные тенденции и перспективы робототехники, расскажем о наших продуктах,сферах применения и готовых решениях.</w:t>
+        <w:t xml:space="preserve">Экскурсанты узнают основные тенденции и перспективы робототехники, расскажем о наших продуктах, </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>сферах применения и готовых решениях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Вариант 3.</w:t>
+        <w:t xml:space="preserve">Вариант 3. </w:t>
       </w:r>
       <w:r>
         <w:t>(Экскурсия интересна ученикам старших и выпускных классов и их родителям.)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Вы узнаете:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Мотивационная история успеха студентов Пермского политеха, даст понять, что осуществить свою мечту и добиться успеха может каждый.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Профориентационная экскурсия</w:t>
       </w:r>
       <w:r>
-        <w:t>— это отличная возможность для школьников и их родителей сформировать представление о современных профессиях в области робототехники.</w:t>
+        <w:t xml:space="preserve"> — это отличная возможность для школьников и их родителей сформировать представление о современных профессиях в области робототехники.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Экскурсия позволит вникнуть в рабочие процессы, своими глазами увидеть технические мощности и специальное оборудование, оценить риски, трудозатраты, экономические выгоды, а также познакомиться с современными профессиями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Вы получите ответы на волнующие вопросы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1347,51 +1356,60 @@
       </w:r>
       <w:r>
         <w:t>в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Окончание программы</w:t>
       </w:r>
       <w:r>
         <w:t>, трансфер в необходимое место</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.*Программа может быть организована в любой день под запрос группы</w:t>
+        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Программа может быть организована в любой день под запрос группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Дополнительно возможно закать ужин для группа: +850 руб/чел (цена комисс.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>