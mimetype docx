--- v0 (2026-07-12)
+++ v1 (2026-10-11)
@@ -40,87 +40,87 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Усьвинские столбы - Каменный город - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 1 день</w:t>
+        <w:t xml:space="preserve"> — 1 день</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 10 лет</w:t>
+        <w:t xml:space="preserve"> — с 10 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Программа рассчитана на один день и подходит для короткой поездки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Маршрут легко адаптируется под время прибытия группы.</w:t>
       </w:r>
@@ -422,154 +422,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Тайминг тура может быть скорректирован в зависимости от времени прибытия группы в Пермь или времени встречи на территории города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>8.00 – Выезд из г. Перми, ул. Ленина, 53 (Театр-Театр). Путевая экскурсия. Остановка на обед</w:t>
+        <w:t xml:space="preserve">8.00 – Выезд из г. Перми, ул. Ленина, 53 (Театр-Театр). Путевая экскурсия. Остановка на обед </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(за доп. плату)</w:t>
       </w:r>
       <w:r>
         <w:t>. По пути остановка на смотровой площадке Белые камни, откуда в хорошую погоду можно увидеть хребет Басеги.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.00 –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсия на Усьвинские столбы с осмотром Чертова пальца и посещением грота Столбовой с заброской на лодках к месту подъема (за доп плату)</w:t>
+        <w:t xml:space="preserve"> Экскурсия на Усьвинские столбы с осмотром Чертова пальца и посещением грота Столбовой с заброской на лодках к месту подъема (за доп плату)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Река Усьва, обрамленная густыми лесами, скальные утесы, уходящие в небо, и знаменитый Чертов палец – загадочный природный монолит, овеянный легендами. Посещение грота Столбовой добавит путешествию таинственности и позволит почувствовать себя настоящим исследователем. На маршруте вас будут окружать уникальные природные ландшафты, вдохновляющие своей первозданной красотой. Это место словно создано для тех, кто ценит активный отдых и гармонию с природой.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Подъем на Усьвинские столбы и спуск проходит по необорудованной крутой тропе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 - 15.30 - Переезд до Каменного города.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.30 - 17.30 -</w:t>
+        <w:t xml:space="preserve">15.30 - 17.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Пеший поход на скальные останцы Каменного города.</w:t>
+        <w:t xml:space="preserve">Пеший поход на скальные останцы Каменного города. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Общий треккинг по оборудованной тропе автобус-Каменный город-автобус 3 км (около 1 часа) + осмотр скальных останцев</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Ученые считают, что Каменный город появился в результате воздействия реки, которая протекала на этом месте миллионы лет назад. Именно она и высекла арки и улицы города, сформировала отвесные скалы, крутые обрывы и узкие трещины. Высота самой высокой вершины Каменного Города достигает 526 метров над уровнем моря. Каменный Город имеет статус ландшафтного памятника природы регионального значения. В 2019 году здесь снимали сцены фильма по роману Алексея Иванова «Сердце Пармы. По сюжету тут было вогульское капище. Также это место можно увидеть в фильме «Последний богатырь. Корень зла» и в сериале «Территория».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.00 - Отправление в г. Пермь, по пути остановка на ужин</w:t>
+        <w:t xml:space="preserve">18.00 - Отправление в г. Пермь, по пути остановка на ужин </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(за доп. плату)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19:00 - Прибытие группы в г. Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Рекомендуем взять с собой перекус для обеда на природе, так как по маршруту движения остановку в кафе организовать нет возможности</w:t>
+        <w:t xml:space="preserve">Рекомендуем взять с собой перекус для обеда на природе, так как по маршруту движения остановку в кафе организовать нет возможности </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.*Программа может быть организована в любой день под запрос группы</w:t>
+        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Программа может быть организована в любой день под запрос группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -588,65 +597,83 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>кол-во человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>бесплатныесопровожд</w:t>
+              <w:t>бесплатные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>сопровожд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>цена(с чел)</w:t>
+              <w:t>цена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(с чел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>