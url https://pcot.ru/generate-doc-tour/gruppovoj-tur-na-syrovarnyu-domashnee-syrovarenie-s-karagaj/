--- v0 (2026-06-16)
+++ v1 (2026-10-30)
@@ -40,128 +40,129 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Савино - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 1 день</w:t>
+        <w:t xml:space="preserve"> — 1 день</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 7 лет</w:t>
+        <w:t xml:space="preserve"> — с 7 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек до 20 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек до 20 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Живое общение с нубийскими козами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Прогулки, кормление и фотосессии с дружелюбными и харизматичными животными дарят заряд положительных эмоций и настоящий антистресс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Полное погружение в сыроварение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Вы увидите</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>все этапы создания сыра своими глазами и руками — от молока до готового продукта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Богатая дегустация ремесленных сыров</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Редкие и необычные сорта сыров,  изысканные вкусовые сочетания с мёдом и чаем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Эксклюзивные фермерские десерты</w:t>
@@ -316,51 +317,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>— Место посадки вы выбираете сами — удобно для вашей группы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>— Для отдалённых районов возможна небольшая доплата</w:t>
+        <w:t xml:space="preserve">— Для отдалённых районов возможна небольшая доплата </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Автобусы новые, туристического класса, специально оборудованные для перевозки детей — комфорт и безопасность на каждом километре</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Можно выбрать автобус по размеру группы — микроавтобус для небольших групп или большой автобус</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Опытные водители с многолетним стажем, которые знают, как безопасно доставить детей до пункта назначения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Все документы для поездки мы оформляем сами — в ГИБДД и МЧС, если тур активный, чтобы родители и педагоги ни о чём не переживали</w:t>
       </w:r>
@@ -636,66 +637,84 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:fill="#a4c2f4" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>кол-во человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:fill="#a4c2f4" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>бесплатныесопровожд</w:t>
+              <w:t>бесплатные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>сопровожд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:fill="#a4c2f4" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>цена(с чел)</w:t>
+              <w:t>цена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(с чел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>