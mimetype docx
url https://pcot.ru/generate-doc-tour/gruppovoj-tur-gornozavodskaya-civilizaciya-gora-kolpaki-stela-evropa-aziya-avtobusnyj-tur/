--- v0 (2026-07-12)
+++ v1 (2026-10-26)
@@ -40,87 +40,87 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - гора Колпаки - Горнозаводск - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 1 день</w:t>
+        <w:t xml:space="preserve"> — 1 день</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 10 лет</w:t>
+        <w:t xml:space="preserve"> — с 10 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Программа рассчитана на один день и подходит для короткой поездки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Маршрут легко адаптируется под время прибытия группы.</w:t>
       </w:r>
@@ -460,72 +460,72 @@
         </w:rPr>
         <w:t>за доп. плату</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11.00-14.00 - экскурсия к стеле Европа-Азия и на горку Колпаки (подъем около 1 км в одну сторону).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Стела "Европа — Азия"</w:t>
       </w:r>
       <w:r>
-        <w:t>— один из самых символичных ориентиров Урала. Здесь, на границе континентов, можно буквально</w:t>
+        <w:t xml:space="preserve"> — один из самых символичных ориентиров Урала. Здесь, на границе континентов, можно буквально </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>поставить одну ногу в Европе, а другую — в Азии</w:t>
       </w:r>
       <w:r>
         <w:t>, ощутив уникальность географического положения нашего края.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Гора Колпаки</w:t>
+        <w:t xml:space="preserve">Гора Колпаки </w:t>
       </w:r>
       <w:r>
         <w:t>- это не просто скальный массив — это природный памятник, созданный временем, ветром и тишиной. Свое необычное название гора получила благодаря причудливым формам каменных останцев, напоминающих древние головные уборы — «колпаки». Величественные скалы, словно застывшие великаны, вырастают из хвойного леса, охраняя покой и красоту этих мест.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Подъём на Колпаки не требует специальной подготовки и подойдёт для всех, кто любит активный отдых. Лёгкая тропа приведёт вас к обзорной площадке, откуда открывается захватывающий вид на бескрайние уральские просторы — зелёные хребты, тайга и небо, которое кажется особенно глубоким.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00-15.00 - переезд в Горнозаводск.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -561,51 +561,69 @@
       </w:r>
       <w:r>
         <w:t>17.00 - отправление в Пермь. По пути остановка на ужин (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>за доп. плату</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>20.00 - ориентировочное время прибытия в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.*Программа может быть организована в любой день под запрос группы*В некоторых музея возможна оплата Пушкинской картой</w:t>
+        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Программа может быть организована в любой день под запрос группы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*В некоторых музея возможна оплата Пушкинской картой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -624,65 +642,83 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>кол-во человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>бесплатныесопровожд</w:t>
+              <w:t>бесплатные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>сопровожд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>цена(с чел)</w:t>
+              <w:t>цена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(с чел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>