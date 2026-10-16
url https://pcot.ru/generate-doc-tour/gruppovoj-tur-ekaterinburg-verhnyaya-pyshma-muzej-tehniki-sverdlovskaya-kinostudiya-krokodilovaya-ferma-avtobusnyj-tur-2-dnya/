--- v0 (2026-06-01)
+++ v1 (2026-10-16)
@@ -40,87 +40,87 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Верхняя Пышма - Екатеринбург - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 2 дня</w:t>
+        <w:t xml:space="preserve"> — 2 дня</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 10 лет</w:t>
+        <w:t xml:space="preserve"> — с 10 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Насыщенный и интересный день, наполненный яркими впечатлениями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Маршрут легко адаптируется под время прибытия группы.</w:t>
       </w:r>
@@ -522,51 +522,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Тайминг тура может быть скорректирован в зависимости от времени прибытия группы в Пермь или времени встречи на территории города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>07.00 - Выезд из Перми. По дороге – остановка в кафе (поздний завтрак</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>за доп. плату</w:t>
+        <w:t xml:space="preserve"> за доп. плату</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 - Прибытие в музейный комплекс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>г. Верхняя Пышма</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 - 14.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -665,51 +665,51 @@
       <w:r>
         <w:t>11.30 - 14.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по Екатеринбургу</w:t>
       </w:r>
       <w:r>
         <w:t>- то знакомство с городом, в котором гармонично переплетаются история, современность и особый уральский характер. Здесь старинные страницы прошлого соседствуют с динамикой большого мегаполиса, а каждая улица хранит свою атмосферу, события и легенды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 - 14.40 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
-        <w:t>в кафе города</w:t>
+        <w:t xml:space="preserve">в кафе города </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 - 16.30 - Экскурсия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>на крокодиловую ферму -</w:t>
       </w:r>
       <w:r>
         <w:t>единственную крупную ферму в России, где животные рождаются, и сохраняются редкие виды.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>На ферме:</w:t>
       </w:r>
@@ -756,51 +756,69 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>огромная территория фермы - 1,500 кв. метров с 30 бассейнами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>17.00 - Ориентировочное время выезда в Пермь, по пути остановка на ужин (за доп. плату)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>23.00 - 00.00 - Ориентировочное время прибытия в Пермь к необходимой точке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.*Программа может быть организована в любой день под запрос группы*В некоторых музея возможна оплата Пушкинской картой</w:t>
+        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Программа может быть организована в любой день под запрос группы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*В некоторых музея возможна оплата Пушкинской картой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Скидка школьникам на входные билеты - 1 000 руб</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
@@ -827,65 +845,83 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>кол-во человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>бесплатныесопровожд</w:t>
+              <w:t>бесплатные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>сопровожд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>цена(с чел)</w:t>
+              <w:t>цена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(с чел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>