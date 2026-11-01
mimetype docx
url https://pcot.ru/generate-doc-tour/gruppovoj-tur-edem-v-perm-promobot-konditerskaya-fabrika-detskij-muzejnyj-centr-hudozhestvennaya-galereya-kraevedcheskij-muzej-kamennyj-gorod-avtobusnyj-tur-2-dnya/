--- v0 (2026-06-27)
+++ v1 (2026-11-01)
@@ -40,87 +40,87 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Каменный город - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 3 дня</w:t>
+        <w:t xml:space="preserve"> — 3 дня</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 10 лет</w:t>
+        <w:t xml:space="preserve"> — с 10 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Насыщенный и интересный день, наполненный яркими впечатлениями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Программа подходит для туристов любого возраста.</w:t>
       </w:r>
@@ -552,130 +552,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11.00 - Встреча группы гидом в назначенном месте</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11.00 - Встреча группы с гидом в назначенном месте</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 - 14.00 -</w:t>
+        <w:t xml:space="preserve">11.00 - 14.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обзорная экскурсия по Перми -</w:t>
+        <w:t xml:space="preserve">Обзорная экскурсия по Перми - </w:t>
       </w:r>
       <w:r>
-        <w:t>это знакомство с городом, его характером, историей и современной жизнью. Маршрут позволяет почувствовать атмосферу Прикамья, увидеть, как в городе сочетаются старинные традиции, промышленное наследие и современные пространства.</w:t>
+        <w:t xml:space="preserve"> это знакомство с городом, его характером, историей и современной жизнью. Маршрут позволяет почувствовать атмосферу Прикамья, увидеть, как в городе сочетаются старинные традиции, промышленное наследие и современные пространства.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00 -</w:t>
+        <w:t xml:space="preserve">14.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед в кафе "Пермская кухня" с коми - пермяцкими блюдами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 - 16.30 -</w:t>
+        <w:t xml:space="preserve">15.00 - 16.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсия на кондитерскую фабрику "Пермская"</w:t>
+        <w:t xml:space="preserve">Экскурсия на кондитерскую фабрику "Пермская" </w:t>
       </w:r>
       <w:r>
         <w:t>- это не только увлекательнейшее знакомство с историей предприятия, но и посещение кондитерского производства — приключение, которое никого не оставит равнодушным. Как только посетители переоденутся, своими глазами увидят, как на свет появляются любимые всеми конфеты, пекутся вафли и производятся фруктовые пастилки. Услышат историю самой ПЕРВОЙ конфетной фабрики на Урале и в Сибири. Увидят этикетки конца 19 — начала 20 веков. И, конечно же, радость для каждого любителя сладкого — все это можно будет попробовать в неограниченном количестве сразу после посещения производства!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>по окончании экскурсии каждый гость получает фирменный сладкий подарок,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>дегустация продукции проходит в специальной дегустационной комнате,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>при себе у каждого экскурсанта должны быть пластиковая бутылочка с питьевой водой и</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>вторая обувь!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>перед экскурсией внимательно прослушайте правила поведения на производстве (у экскурсоводов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17.00 - 18.00 -</w:t>
+        <w:t xml:space="preserve">17.00 - 18.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия по производству "Промобот"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>О чем вы узнаете:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Об инновационном отечественном производстве,</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -765,99 +765,99 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ОБРАТИТЕ ВНИМАНИЕ! Экскурсионный день полностью пешеходный, транспортное обслуживание не запланировано</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.30 - Встреча в гостинице с сопровождающей</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 - 11.00 -</w:t>
+        <w:t xml:space="preserve">10.00 - 11.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение Детского музейного центра с экскурсией</w:t>
+        <w:t xml:space="preserve">Посещение Детского музейного центра с экскурсией </w:t>
       </w:r>
       <w:r>
         <w:t>- вас ждут выставки, в которых предметы из фондов музея помогают по-новому взглянуть на привычные темы — через игру, исследование и разговор.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.30 - 13.00 -</w:t>
+        <w:t xml:space="preserve">11.30 - 13.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение пермской художественной галереи с экскурсией -</w:t>
+        <w:t xml:space="preserve">Посещение пермской художественной галереи с экскурсией - </w:t>
       </w:r>
       <w:r>
-        <w:t>один из крупнейших художественных музеев России. В собрании около 60 000 экспонатов: от античности до постмодернизма, от классики до XXI века. Западноевропейская живопись, восточная гравюра, античная керамика, российский авангард – и два уникальных мировых раритета:</w:t>
+        <w:t xml:space="preserve">один из крупнейших художественных музеев России. В собрании около 60 000 экспонатов: от античности до постмодернизма, от классики до XXI века. Западноевропейская живопись, восточная гравюра, античная керамика, российский авангард – и два уникальных мировых раритета: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>пермская деревянная храмовая скульптура и строгановское лицевое золотное шитьё.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обед в кафе города</w:t>
+        <w:t xml:space="preserve">Обед в кафе города </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 - 16.30 -</w:t>
+        <w:t xml:space="preserve">15.00 - 16.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия в краевческий музей - дом Мешкова</w:t>
       </w:r>
       <w:r>
         <w:t>- экспозиция, посвященная истории Пермского края с древнейших времён до конца ХХ века, располагается в одном из красивейших особняков старой Перми. Дом был построен в 1889 году архитектором А.Б. Турчевичем и принадлежал Н.В. Мешкову, крупному российскому предпринимателю, меценату и благотворителю.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.30 - Свободное время в городе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
@@ -890,89 +890,116 @@
         </w:rPr>
         <w:t>Экскурсия в этнографической парк истории реки Чусовой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>После Каменного города отправимся в этнографический парк - музей под открытым небом, расположенный у подножия Арининой горы, на берегу горной речки Архиповки. В Музее представлены экспонаты крестьянского быта XIX — начала XX веков, а главная особенность состоит в том, что все экспонаты можно трогать руками. Любой посетитель может запросто сыграть мелодию на старенькой гармошке (если, конечно, умеет) или раздуть с помощью мехов огонь в горне кузницы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.30 - 13.00 - Обед в кафе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 - 13.30 - Переезд в каменный город</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.30 - 15.30 -</w:t>
+        <w:t xml:space="preserve">13.30 - 15.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Пеший поход на скальные останцы Каменного города.</w:t>
+        <w:t xml:space="preserve">Пеший поход на скальные останцы Каменного города. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Общий треккинг пооборудованной тропе автобус-Каменный город-автобус 3 км (около 1 часа) + осмотр скальных останцев (в зимний период 2,5 часа)</w:t>
+        <w:t>Общий треккинг по</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>оборудованной тропе автобус-Каменный город-автобус 3 км (около 1 часа) + осмотр скальных останцев (в зимний период 2,5 часа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Ученые считают, что Каменный город появился в результате воздействия реки, которая протекала на этом месте миллионы лет назад. Именно она и высекла арки и улицы города, сформировала отвесные скалы, крутые обрывы и узкие трещины. Высота самой высокой вершины Каменного Города достигает 526 метров над уровнем моря. Каменный Город имеет статус ландшафтного памятника природы регионального значения. В 2019 году здесь снимали сцены фильма по роману Алексея Иванова «Сердце Пармы. По сюжету тут было вогульское капище. Также это место можно увидеть в фильме «Последний богатырь. Корень зла» и в сериале «Территория».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.30 - 18.30 - Трансфер в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>18.30 - 19.30 - Ужин в кафе города, трансфер в необходимую точку города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.*Программа может быть организована в любой день под запрос группы*В некоторых музея возможна оплата Пушкинской картой</w:t>
+        <w:t>*Тайминг программы может быть скорректирован в зависимости от времени прибытия группы, а также по запросу туриста. По желанию возможно дополнение программы дополнительным питанием и другими услугами.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Программа может быть организована в любой день под запрос группы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*В некоторых музея возможна оплата Пушкинской картой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>