--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -34,104 +34,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Тюмень - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>РАННЕЕ БРОНИРОВАНИЕ!</w:t>
+        <w:t>Что может быть лучше, чем в холодный промозглый день погреться в горячих источниках под открытым небом, бьющих из самых недр земли. Тем более, что этоу довольствие будет иметь еще и оздоровительный эффект. Все это есть в Тюмени!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Действует до 1 октября на данный тур в период 2 января 2027 г по 5 января 2027 г.</w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Условия: 5000 руб при бронировании, 50% предоплаты до 1 сентября, остаток до 1 октября</w:t>
+        <w:t>Отличный тур для желающих погреться и оздоровиться в источниках, но при этом без спешки и утомительных ночных переездов без отдыха. Предусмотрено купание 6 часов в источнике, после чего туристы размещаются в комфортабельной гостинице для отдыха и ночевки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Введите промокод "РБ" при онлайн-бронировании или скажите его менеджеру в офисе.</w:t>
-[...4 lines deleted...]
-        <w:t>Что может быть лучше, чем в холодный промозглый день погреться в горячих источниках под открытым небом, бьющих из самых недр земли. Тем более, что этоу довольствие будет иметь еще и оздоровительный эффект. Все это есть в Тюмени!</w:t>
+        <w:t>Гор.источники полезны, если Вы: 1. устали; 2. хотите экзотики; 3. больны сахарным диабетом; 4. подагрой; 5. «шалит» желудочно-кишечный тракт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:t>Вам явно нужно ограничить себя в купании, если: нарушены азотовыделительные функции у почек, есть ожирение 2 степени, язва желудка или кишечника, артериальная гипертония.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Отличный тур для желающих погреться и оздоровиться в источниках, но при этом без спешки и утомительных ночных переездов без отдыха. Предусмотрено купание 6 часов в источнике, после чего туристы размещаются в комфортабельной гостинице для отдыха и ночевки.</w:t>
-[...17 lines deleted...]
-        <w:t>Пребывание в бассейне доставляет массу положительных эмоций. Холодная зима, снег, сосульки, на улице «минус», а вы купаетесь в горячей воде +45 градусов! Это надо самому почувствовать: слова здесь не подобрать!</w:t>
+        <w:t xml:space="preserve">Пребывание в бассейне доставляет массу положительных эмоций. Холодная зима, снег, сосульки, на улице «минус», а вы купаетесь в горячей воде +45 градусов! Это надо самому почувствовать: слова здесь не подобрать! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Насыщенная экскурсионная часть</w:t>
       </w:r>
       <w:r>
         <w:t>: театрализованная прогулка по Тюмени, старинные храмы, купеческие кварталы и знаковые места города.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -222,51 +196,51 @@
       <w:r>
         <w:t>– Услуги сопровождающего из Перми</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– 2 завтрака и 1 обед</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Обзорная театрализованная экскурсия по Тюмени в сопровождении гида-экскурсовода</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Входные билеты на горячие источники (на выбор)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>– Проживание в гостинице с удобствами в номере</w:t>
+        <w:t xml:space="preserve">– Проживание в гостинице с удобствами в номере </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Экскурсионное обслуживание в музее</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -283,86 +257,95 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Джакузи, гидромассажные пушки и водопады</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Банный комплекс (сауны, хаммам, ледяная комната, соляная пещера)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>"Верхний бор" ОТБ - это:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Открытый термальный бассейн</w:t>
+        <w:t xml:space="preserve">- Открытый термальный бассейн </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Джакузи для гидромассажа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Детская зона с глубиной 70 см.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Плавательная зона с различными гидромассажными установками и водопадами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Финская сауна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>"Верхний бор" СПА  - это:-</w:t>
-[...2 lines deleted...]
-        <w:t>Открытый термальный бассейн с горячей минеральной водой и гидромассажными установками.</w:t>
+        <w:t>"Верхний бор" СПА  - это:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открытый термальный бассейн с горячей минеральной водой и гидромассажными установками. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Детская чаша площадью 12 кв.м и глубиной 65 см.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Две чаши для взрослых с глубиной 1,3 м, расположенные на разных уровнях с переливом воды из одной в другую</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Хамам (турецкая баня)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Финская сауна.​</w:t>
       </w:r>
@@ -459,81 +442,81 @@
       </w:r>
       <w:r>
         <w:t>- Участники ликвидации последствий на Чернобыльской АЭС</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Граждане, подвергшиеся воздействию радиации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>"ЛетоЛето" - это:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>СПА Марциаль:</w:t>
+        <w:t xml:space="preserve">СПА Марциаль: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- горячий источник под открытым небом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- круглогодичный минерализированный бассейн</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- баня, сауна и хаммам</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- оздоровительная зона с купелью, обливными устройствами и льдогенератором</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- теплый морской бассейн, контрастные и минеральные джакузи, дорожка Кнейпа</w:t>
+        <w:t xml:space="preserve">- теплый морской бассейн, контрастные и минеральные джакузи, дорожка Кнейпа </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- летний пляж (только в летний период)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>АКВАПАРК:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- горки и аттракционы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -564,72 +547,75 @@
       <w:r>
         <w:t>- баня, сауна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Дополнительное место в автобусе - 6000 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Сувениры, дополнительное питание.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Гостиница в центре Тюмени с удобствами в номерах</w:t>
+        <w:t xml:space="preserve">Гостиница в центре Тюмени с удобствами в номерах </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>2-х и 1-но местные номера категории "стандарт" (раздельные односпальные кровати). Доп. место поставить нельзя. Ванная комната с душем, площадь 12 кв. м.</w:t>
+        <w:t xml:space="preserve">2-х и 1-но местные номера категории "стандарт" (раздельные односпальные кровати). Доп. место поставить нельзя. Ванная комната с душем, площадь 12 кв. м. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>3-х местные номера категории "стандарт" (двуспальная кровать, диван).</w:t>
+        <w:t xml:space="preserve">3-х местные номера категории "стандарт" (двуспальная кровать, диван). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>В номере: холодильник, прикроватная тумба, письменный стол, стул, настольная лампа, телевизор, фен, набор банных принадлежностей (шапочка для душа, мыло, шампунь, гель для душа, кондиционер для волос)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Доплата за 1-но местный номер - 4 200</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
@@ -645,126 +631,126 @@
           <w:i/>
         </w:rPr>
         <w:t>Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для получения актуальной информации о доступных услугах и удобствах в гостинице, таких как бассейны, тапочки, виды завтрака, наличие фенов и другие услуги, пожалуйста, перейдите по ссылке в табличке с прайсом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание: при замене гостиницы информация будет актуализирована на сайте, а также путем информирования в заявках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>22.00 –</w:t>
+        <w:t xml:space="preserve">22.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.20 –</w:t>
+        <w:t xml:space="preserve">22.20 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Фролы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.45 –</w:t>
+        <w:t xml:space="preserve">22.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Кукуштан</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.20 –</w:t>
+        <w:t xml:space="preserve">23.20 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Шадейка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.30 –</w:t>
+        <w:t xml:space="preserve">23.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот на Кунгур, бывший пост ДПС</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.40 –</w:t>
+        <w:t xml:space="preserve">23.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Голдыревский</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении; пенсионное удостоверение, договор.</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -945,134 +931,134 @@
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>22.00 — Отправление из Перми.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Самостоятельное отправление туристов на ЖД вокзал, кто приобрел ЖД тур. Рекомендуемые номера поездов из Перми в Тюмень со временем прибытия в Тюмень не позднее 08:50!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Туристы, кто приобрел ЖД тур, нужно будет самостоятельно выйти из ЖД вокзала. Когда выходите в город, поворачиваете направо, видите гостиницу "Филтон" (Привокзальная ул., 30), возле неё встречает гид с сопровождающей. Это в 20 шагах от центрального выхода с ЖД. Здесь схема прохода:</w:t>
+        <w:t xml:space="preserve">Туристы, кто приобрел ЖД тур, нужно будет самостоятельно выйти из ЖД вокзала. Когда выходите в город, поворачиваете направо, видите гостиницу "Филтон" (Привокзальная ул., 30), возле неё встречает гид с сопровождающей. Это в 20 шагах от центрального выхода с ЖД. Здесь схема прохода: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://cloud.mail.ru/public/nukD/FakQrHwck</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 — 10.00—  Завтрак в кафе г. Тюмень.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 — 12.00—</w:t>
+        <w:t xml:space="preserve">10.00 — 12.00—  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Театрализованная экскурсия по Тюмени.</w:t>
       </w:r>
       <w:r>
-        <w:t>Отправившись в экскурсионный променад с тюменской купчихой Аполлинарией Шешуковой, Вы окунетесь в удивительную атмосферу старинного города, познакомитесь с его историей, купеческими династиями Тюмени. Вы увидите город с необычного ракурса, посетите старинные храмы. Вам поведают, где в дореволюционной Тюмени шла самая бойкая торговля, какие уникальные товары поставляли тюменский купцы в Европу, посетите старинные кварталы с богатой деревянной домовой резьбой, побываете в Ямской слободе, полюбуетесь "Вратами Сибири" с Моста влюбленных, а также узнаете о тайнах старинных особняков, торговых домов ХIХ-ХХ века.</w:t>
+        <w:t xml:space="preserve"> Отправившись в экскурсионный променад с тюменской купчихой Аполлинарией Шешуковой, Вы окунетесь в удивительную атмосферу старинного города, познакомитесь с его историей, купеческими династиями Тюмени. Вы увидите город с необычного ракурса, посетите старинные храмы. Вам поведают, где в дореволюционной Тюмени шла самая бойкая торговля, какие уникальные товары поставляли тюменский купцы в Европу, посетите старинные кварталы с богатой деревянной домовой резьбой, побываете в Ямской слободе, полюбуетесь "Вратами Сибири" с Моста влюбленных, а также узнаете о тайнах старинных особняков, торговых домов ХIХ-ХХ века.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Именитая купчиха откроет секреты правильной торговли, расскажет о новом поступлении шляп для лошадей, как приобрести платье по последней моде, да на европейский манер, а также когда следующий бал-маскарад и как должным образом к нему подготовиться.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.30 — 13.30 — Обед в купеческом особняке с приветственной наливкой.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 — 15.30 —</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение музея-усадьбы Колокольниковых.</w:t>
-[...2 lines deleted...]
-        <w:t>Экскурсия по 2-м экспозициям, группа делится на 2 части.</w:t>
+        <w:t xml:space="preserve">  Посещение музея-усадьбы Колокольниковых.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Экскурсия по 2-м экспозициям, группа делится на 2 части. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.00 — Размещение в гостинице с удобствами в номерах. Свободное время.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.30 - 10.30  –  Завтрак в кафе гостиницы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 — 16.00 – Посещение термального комплекса "ЛетоЛето" (аквапарк и источник)</w:t>
+        <w:t xml:space="preserve">11.00 — 16.00 – Посещение термального комплекса "ЛетоЛето" (аквапарк и источник) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(купание —  5 часов)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.00 — 16.00 – Посещение горячего источника "Волна" (купание 4 часа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 — 16.00 – Посещение термального комплекса Верхний бор ОТБ или СПА (купание 3 часа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.30 – Трансфер туристов на ЖД вокзал, кто приобрет ЖД тур. Отправление автобусной группы в Пермь.</w:t>
       </w:r>
@@ -1093,102 +1079,133 @@
       </w:r>
       <w:r>
         <w:t>04.30 - 06.00 – Ориентировочное время прибытия в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Заранее запланируйте денежные средства в случае раннего приезда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>1.</w:t>
+        <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ЖД тур: Если туристы хотят отправиться поездом, для них действует скидка300 р/челот действующих цен. Трансфер от и до ЖД вокзала включён в стоимость. ЖД билеты туристы приобретают самостоятельно (в стоимость не включены).</w:t>
+        <w:t xml:space="preserve">ЖД тур: Если туристы хотят отправиться поездом, для них действует скидка </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>300 р/чел</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от действующих цен. Трансфер от и до ЖД вокзала включён в стоимость. ЖД билеты туристы приобретают самостоятельно (в стоимость не включены).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2. ЛЬГОТЫ ДЛЯ ТАРИФА "СПЕЦИАЛЬНЫЙ" в ЛетоЛето:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Члены многодетных семей (родители (усыновители, мачехи и отчимы), опекуны, попечители, патронатные воспитатели, на воспитании у которых находятся 3 и больше детей, и их дети до 18 лет), при посещении всей семьёй, а также индивидуально её членами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Студенты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Пенсионеры</w:t>
+        <w:t xml:space="preserve">- Пенсионеры </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>только по возрасту</w:t>
+        <w:t xml:space="preserve">только по возрасту </w:t>
       </w:r>
       <w:r>
         <w:t>(60лет женщины, 65 лет мужчины)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Дети с инвалидностью до 18 лет, взрослые с инвалидностью 1 и 2 группы, посещающие аквазону самостоятельно (без сопровождения)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Сопровождающие детей с инвалидностью до 18 лет, взрослых с инвалидностью 1 и 2 группы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Участники и инвалиды Великой Отечественной войны</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -1466,50 +1483,81 @@
             <w:r>
               <w:t>17 670</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>18 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Без терм</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Стоимость в таблице указана за двухместное размещение. В случае приобретения одноместного номера к стоимости необходимо прибавить 4200 руб.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Условия акции "РАННЕЕ БРОНИРОВАНИЕ" по </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>ССЫЛКЕ</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4800"/>
         <w:gridCol w:w="4800"/>
         <w:gridCol w:w="4800"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -26475,51 +26523,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af54be712493ec5d17c9da6086eae1c19bbbaaa5003437b36fa49f8d5fa256c76&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7f30815388133f181ea02c7ddd39d5619a0021f18ab581446a39b80a35206cde&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae8615029ba5031c7cb8e43b1a2f62e4f997bf6c160c8ea32d8771aaae3920a03&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A25dd1fc9ff74815c17633715e0370daf137636530f1df135b28d39505f27087e&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7b5f7c2bb5f5e2db6b7f3a03cd7076fb32ab9fcc1522ac7163308807214100bb&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.mail.ru/public/nukD/FakQrHwck" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af54be712493ec5d17c9da6086eae1c19bbbaaa5003437b36fa49f8d5fa256c76&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7f30815388133f181ea02c7ddd39d5619a0021f18ab581446a39b80a35206cde&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae8615029ba5031c7cb8e43b1a2f62e4f997bf6c160c8ea32d8771aaae3920a03&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A25dd1fc9ff74815c17633715e0370daf137636530f1df135b28d39505f27087e&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7b5f7c2bb5f5e2db6b7f3a03cd7076fb32ab9fcc1522ac7163308807214100bb&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.mail.ru/public/nukD/FakQrHwck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1PXXcJIB720WVTxlwAvB8abj4ZcKjyv9t_BYMwTE25Nw/edit?tab=t.0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>