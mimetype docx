--- v0 (2026-08-26)
+++ v1 (2026-10-31)
@@ -272,72 +272,75 @@
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>– удобную одежду и обувь для комфортной поездки,</w:t>
+        <w:t xml:space="preserve">– удобную одежду и обувь для комфортной поездки, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питьевая вода, перекус;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк; USB-кабель для зарядки телефона</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения;</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>08:00 — 09:00</w:t>
       </w:r>
       <w:r>
         <w:t>— Прибытие в г. Пермь. Встреча группы на ж/д вокзале или в аэропорту</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -503,65 +506,83 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>кол-во</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>бесплатныесопровожд</w:t>
+              <w:t>бесплатные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>сопровожд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>цена(с чел)</w:t>
+              <w:t>цена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(с чел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>