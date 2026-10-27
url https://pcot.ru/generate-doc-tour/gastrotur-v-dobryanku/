--- v0 (2026-07-28)
+++ v1 (2026-10-27)
@@ -34,67 +34,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Добрянка - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Новогодняя поездка в Добрянку на осетровую ферму — это необычное приключение всего на один день. Вас ждёт увлекательная экскурсия с погружением в мир "царской рыбы", интерактивные активности, видеоэкскурсия о древних осетрах и дегустация: чёрная икра, осетровый рийет и бокал сидра. Всего несколько часов — и яркие впечатления накануне праздников обеспечены!</w:t>
+        <w:t xml:space="preserve">Новогодняя поездка в Добрянку на осетровую ферму — это необычное приключение всего на один день. Вас ждёт увлекательная экскурсия с погружением в мир "царской рыбы", интерактивные активности, видеоэкскурсия о древних осетрах и дегустация: чёрная икра, осетровый рийет и бокал сидра. Всего несколько часов — и яркие впечатления накануне праздников обеспечены! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Дегустационный сет, который уже ВХОДИТ в стоимость:</w:t>
+        <w:t xml:space="preserve">Дегустационный сет, который уже ВХОДИТ в стоимость: </w:t>
       </w:r>
       <w:r>
         <w:t>тарталетка с черной икрой, тарталетка с осетровым рийетом, бокал сидра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Уникальная экскурсия:</w:t>
       </w:r>
       <w:r>
         <w:t>Погружение в мир осетровых рыб и их разведение с подробным рассказом от специалистов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Интерактивная часть экскурсии:</w:t>
       </w:r>
       <w:r>
         <w:t>Возможность научиться отличать виды осетров, определить их возраст и познакомиться с технологическим процессом разведения.</w:t>
@@ -151,50 +151,51 @@
       <w:r>
         <w:t>- страховка по проезду в автобусе;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- услуги сопровождающего на маршруте;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- экскурсионное обслуживание;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- ознакомление с технологическим процессом;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- дегустационный сет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- Осётр 1240₽/кг</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Стерлядь 1360₽/кг</w:t>
@@ -214,111 +215,111 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*цена может меняться, актуальную стоимость уточняйте на месте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если Вы приезжаете из другого города, и у Вас нет родственников в Перми, наши менеджеры помогут забронировать для Вас гостиницу или хостел, чтобы подождать отправление тура. Или если в туре поздний приезд, а на общественный транспорт Вы уже не успеваете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>11:00 –</w:t>
+        <w:t xml:space="preserve">11:00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11:15 –</w:t>
+        <w:t xml:space="preserve">11:15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Площадь Восстания</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11:35 –</w:t>
+        <w:t xml:space="preserve">11:35 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Лодочная станция</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11:40 –</w:t>
+        <w:t xml:space="preserve">11:40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Голованово</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11:50 –</w:t>
+        <w:t xml:space="preserve">11:50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Ивановка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт, мед. полис</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -430,51 +431,51 @@
       <w:r>
         <w:t>- тематический рассказ и обзор территории - в рамках данной части программы осуществим погружение в мир осетровой фермы, где каждый участник сможет лично пообщаться со всеми специалистами и экспертами, от первого лица узнать особенности разведения, вклад в экологию края и, если не проникнуться этой профессией, то научиться отличать разные виды осетровых рыб;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- видеоэкскурсия "Ровесники динозавров" - наглядно проследим процесс взросления осетровых "от малька до взрослой особи", раскроем тайны приготовления "черного золота" (так во все времена называли осетровую икру), а экскурсовод, сопровождающий нас на протяжении всего маршрута, ответит на интересующие вопросы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- интерактивная часть экскурсии "Пастбище царской рыбы" - получим навык определения возраста рыбы, исходя из ее размера, специфику кормления и, примерив на себя образ настоящего рыбовода, познакомимся с технологическим процессом;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Дегустационный сет:</w:t>
+        <w:t xml:space="preserve"> Дегустационный сет:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- тарталетка с черной икрой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- тарталетка с осетровым рийетом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- бокал Ejik сидра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>15:30 – Отправление в Пермь.</w:t>
       </w:r>
     </w:p>
@@ -520,51 +521,69 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>не включается в стоимость</w:t>
       </w:r>
       <w:r>
         <w:t>, и будет произведён</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>перерасчёт тура</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>