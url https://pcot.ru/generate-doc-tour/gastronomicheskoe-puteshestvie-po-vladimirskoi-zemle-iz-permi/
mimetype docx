--- v0 (2026-06-01)
+++ v1 (2026-09-01)
@@ -343,65 +343,55 @@
       <w:r>
         <w:t>- Дополнительное место в автобусе: 10 000 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Сувениры, дополнительное питание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>гостиница уточняется</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>С 1 марта 2026 года вступили в силу новые Правила предоставления гостиничных услуг (Постановление Правительства РФ № 1912 от 27.11.2025).</w:t>
-[...4 lines deleted...]
-        <w:t>Основное изменение:</w:t>
+        <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>