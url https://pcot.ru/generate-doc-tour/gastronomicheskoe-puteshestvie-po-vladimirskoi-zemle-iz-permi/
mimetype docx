--- v1 (2026-09-01)
+++ v2 (2026-10-16)
@@ -138,51 +138,51 @@
       <w:r>
         <w:t>Обзорная  экскурсия по историческому центру Владимира с заходом в Успенский собор</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Обзорная экскурсия по Мурому</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Посещение интерактивного музея Хлебная горница</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2 мастер-класса:</w:t>
+        <w:t xml:space="preserve">2 мастер-класса: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Мастер-класс на пасеке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Мастер-класс по выпечке муромского калача</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5 дегустации и угощений:</w:t>
       </w:r>
@@ -210,51 +210,51 @@
       <w:r>
         <w:t>Дегустация меда, авторских напитков и чая</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Дегустация настоек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Дегустация муромского калача</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Питание:</w:t>
+        <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>2 завтрака</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>3 обеда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Былинный ужин с Ильей Муромцем</w:t>
       </w:r>
@@ -360,332 +360,341 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t>гостиница уточняется</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+        <w:t>Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>09:00 –</w:t>
+        <w:t xml:space="preserve">09:00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09:10 –</w:t>
+        <w:t xml:space="preserve">09:10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09:15 –</w:t>
+        <w:t xml:space="preserve">09:15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09:40 –</w:t>
+        <w:t xml:space="preserve">09:40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09:45 –</w:t>
+        <w:t xml:space="preserve">09:45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10:00 –</w:t>
+        <w:t xml:space="preserve">10:00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10:05 –</w:t>
+        <w:t xml:space="preserve">10:05 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10:10 –</w:t>
+        <w:t xml:space="preserve">10:10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10:30 –</w:t>
+        <w:t xml:space="preserve">10:30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Очерский отворот (АЗС "Лукойл")</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10:50 –</w:t>
+        <w:t xml:space="preserve">10:50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Казачья За</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>става"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10:40 –</w:t>
+        <w:t xml:space="preserve">10:40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12:25 (УДМ) -</w:t>
+        <w:t xml:space="preserve">12:25 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.30 (УДМ) -</w:t>
+        <w:t xml:space="preserve">12.30 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, кафе "555", ул. Азина, 208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12:40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">12:40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13:25 (УДМ) –</w:t>
+        <w:t xml:space="preserve">13:25 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Малахит, ул. Удмуртская, 273</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14:40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">14:40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Можга, ул. имени Ф.Я. Фалалеева, 10, кафе "Турист"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по турам</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
@@ -719,50 +728,53 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>аптечку для личного применения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>плед;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>подушечку для головы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для экскурсий:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>удобную одежду и обувь по погоде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>зонт или дождевик на случай осадков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
@@ -821,164 +833,167 @@
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1 день:</w:t>
+        <w:t xml:space="preserve">1 день: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 - Выезд из Перми. По пути остановки на обед и ужин (за доп.плату)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2 день:</w:t>
+        <w:t xml:space="preserve">2 день: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>усадьбы Голицыных, где вас ждет чаепитие по-княжески с хозяйкой усадьбы</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Анной Александровной.</w:t>
       </w:r>
       <w:r>
         <w:t>Это место, расположенное в живописном селе Сима, является последним пристанищем выдающегося полководца П.И. Багратиона. Вас ожидает уникальная экспозиция «Легенды старой усадьбы», которая откроет перед вами завесу тайны и расскажет о богатой истории этого места. Вы сможете прикоснуться к прошлому, узнать о жизни семьи Голицыных и их значении для региона.  После экскурсии Анна Александровна угостит вас</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ароматными пирогами и чаем с вареньем, приготовленными по старинным рецептам семьи Голицыных</w:t>
       </w:r>
       <w:r>
         <w:t>. Это не просто угощение — это возможность ощутить атмосферу настоящего русского гостеприимства и насладиться вкусами, которые передавались из поколения в поколение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Переезд в Юрьев-Польский. Обзорная экскурсия по городу.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед по – Юрьевски</w:t>
       </w:r>
       <w:r>
-        <w:t>в кафе города.</w:t>
+        <w:t xml:space="preserve"> в кафе города.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.40 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение историко-архитектурного и художественного музея</w:t>
       </w:r>
       <w:r>
         <w:t>. Вы посетите историко-архитектурный и художественный музей с уникальной экспозицией «Крестьянство и земледелие Владимирского Ополья». Эта выставка погрузит вас в богатую историю и традиции крестьянской жизни, рассказывая о значении земледелия для региона. После этого вы сможете осмотреть</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Георгиевский собор</w:t>
       </w:r>
       <w:r>
         <w:t>— всемирно известный памятник Владимиро-Суздальского белокаменного зодчества. Этот великолепный собор, являющийся символом архитектурного наследия России, впечатляет своей красотой и величием.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение Свято – Введенского Никоновского монастыря, построенного на месте родительского дома Преподобного Никона Радонежского - ученика и преемника Сергия Радонежского.</w:t>
+        <w:t xml:space="preserve">Посещение Свято – Введенского Никоновского монастыря, построенного на месте родительского дома Преподобного Никона Радонежского - ученика и преемника Сергия Радонежского. </w:t>
       </w:r>
       <w:r>
         <w:t>Этот монастырь, пропитанный духом святости и истории, является важным духовным центром и местом паломничества. Во время экскурсии вы сможете насладиться атмосферой умиротворения и благодати, а также узнать о жизни и подвигах Преподобного Никона, который сыграл значительную роль в развитии православия в России. Уникальная архитектура монастыря и его живописные окрестности создают идеальные условия для размышлений и молитвы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение фирменный магазин фабрики «Авангард».</w:t>
       </w:r>
       <w:r>
         <w:t>Фабрике более 140 лет, это старейшее, и в тоже время современное предприятие легкой промышленности России. Продукция фабрики – это широкий ассортимент домашнего текстиля – махровые полотенца, ткани, гобелены,  простыни, салфетки, кухонный мягкий инвентарь и многое, многое другое. Возможность приобретения фирменной продукции по цене производителя.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.00 -</w:t>
       </w:r>
@@ -988,51 +1003,51 @@
         </w:rPr>
         <w:t>Посещение семейного производства ремесленных сыров и молочной продукции</w:t>
       </w:r>
       <w:r>
         <w:t>. Знакомство с производством, дегустация сыров, возможность приобретения продукции высшего качества по цене производителя. Во время экскурсии вы сможете увидеть, как с любовью и вниманием к деталям создаются продукты высшего качества. После экскурсии вас ожидает</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>дегустация разнообразных сыров</w:t>
       </w:r>
       <w:r>
         <w:t>, где вы сможете насладиться их неповторимым вкусом и ароматом. Это отличная возможность открыть для себя новые гастрономические горизонты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>17.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение пасеки Егоровых с. Малолучинское.</w:t>
+        <w:t xml:space="preserve">Посещение пасеки Егоровых с. Малолучинское. </w:t>
       </w:r>
       <w:r>
         <w:t>Вас ждет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>увлекательная экскурсия с мастер-классом от опытного пасечника,</w:t>
       </w:r>
       <w:r>
         <w:t>где вы сможете погрузиться в мир пчеловодства и узнать о тонкостях работы с пчелами. Все гости будут</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>встречены свежим откачанным медом, а также ароматными оладьями, подаваемыми с различными сортами меда.</w:t>
       </w:r>
       <w:r>
         <w:t>В дополнение к этому вам предложат</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1053,412 +1068,450 @@
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размещение в гостинице,</w:t>
       </w:r>
       <w:r>
         <w:t>свободное время для самостоятельного ужина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3 день:</w:t>
+        <w:t xml:space="preserve">3 день: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.00 - Отправление в Боголюбово.</w:t>
+        <w:t xml:space="preserve">09.00 - Отправление в Боголюбово. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия по Свято-Боголюбскому монастырю</w:t>
       </w:r>
       <w:r>
         <w:t>. Вас ждет увлекательная экскурсия по Свято-Боголюбскому монастырю, где вы сможете познакомиться с историей этого значимого духовного центра. Вы посетите палаты князя Андрея Боголюбского XII века, которые являются памятником ЮНЕСКО и хранят в себе множество тайн и легенд. Во время экскурсии вы также увидите Рождественский собор, который впечатляет своей архитектурной красотой и исторической значимостью. Особое внимание стоит уделить Церкви Покрова на Нерли — жемчужине белокаменного зодчества, также внесенной в список объектов ЮНЕСКО. Этот храм стал одним из символов России и привлекает внимание своей изысканной архитектурой и живописным расположением.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11.30 - Выезд во Владимир</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 - 14.00 -</w:t>
+        <w:t xml:space="preserve">12.00 - 14.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обзорная  экскурсия по историческому центру города с заходом в Успенский собор.Успенский собор XII века</w:t>
-[...2 lines deleted...]
-        <w:t>(памятник ЮНЕСКО) – выдающийся памятник владимиро-суздальской школы белокаменного зодчества. До возвышения Москвы собор был главным (кафедральным) храмом Руси, где венчались на великое княжение русские князья. В соборе сохранилась самая большая по площади (300 кв. м) фреска кисти Андрея Рублева «Страшный суд» XV века. По образцу и подобию владимирского собора был построен Успенский собор Московского Кремля Аристотеля Фиораванти.</w:t>
+        <w:t>Обзорная  экскурсия по историческому центру города с заходом в Успенский собор.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Успенский собор XII века</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  (памятник ЮНЕСКО) – выдающийся памятник владимиро-суздальской школы белокаменного зодчества. До возвышения Москвы собор был главным (кафедральным) храмом Руси, где венчались на великое княжение русские князья. В соборе сохранилась самая большая по площади (300 кв. м) фреска кисти Андрея Рублева «Страшный суд» XV века. По образцу и подобию владимирского собора был построен Успенский собор Московского Кремля Аристотеля Фиораванти.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Дмитриевский</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>собор</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>XII века</w:t>
       </w:r>
       <w:r>
-        <w:t>(памятник ЮНЕСКО) – уникальный памятник владимиро-суздальской школы белокаменного зодчества, знаменит своей белокаменной резьбой.</w:t>
+        <w:t xml:space="preserve"> (памятник ЮНЕСКО) – уникальный памятник владимиро-суздальской школы белокаменного зодчества, знаменит своей белокаменной резьбой. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>В соборе сохранились фрески XII века.Золотые ворота</w:t>
+        <w:t>В соборе сохранились фрески XII века.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Золотые ворота</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>XII века</w:t>
       </w:r>
       <w:r>
-        <w:t>(памятник ЮНЕСКО) – редчайший памятник  военно-оборонительного искусства домонгольского периода, символ г. Владимира.</w:t>
+        <w:t xml:space="preserve"> (памятник ЮНЕСКО) – редчайший памятник  военно-оборонительного искусства домонгольского периода, символ г. Владимира.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Музей Старый Владимир</w:t>
       </w:r>
       <w:r>
         <w:t>- экспозиция посвящена жизни города в период с конца 19 в. до начала 20 в. Первый музей открытый в водонапорной башне</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Пешеходная  улица Георгиевская:</w:t>
+        <w:t xml:space="preserve">Пешеходная  улица Георгиевская: </w:t>
       </w:r>
       <w:r>
         <w:t>Старая аптека, Георгиевская церковь, кузница Бородиных, Спасский холм, видовые площадки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Крестьянский праздничный обед из русской печи дегустацией настоек</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Свободное время</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 день:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак, освобождение номеров</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>«Путешествие в сказочный Муром-град»</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>11.00</w:t>
       </w:r>
       <w:r>
         <w:t>- Прибытие в Муром. Вас ждет знакомство с историей, мифами, преданиями, святынями, монастырями и храмами Мурома, посещение экспозиций музея. Всё это поможет не только узнать о Муроме –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>одном из пяти древнейших русских городов</w:t>
       </w:r>
       <w:r>
         <w:t>, живописно раскинувшемся на левом берегу Оки, но и погрузиться в царство былин и сказаний, получить незабываемые впечатления.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по городу</w:t>
       </w:r>
       <w:r>
-        <w:t>: посещение</w:t>
+        <w:t xml:space="preserve">: посещение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>мужского Спасо-Преображенского  монастыря,</w:t>
       </w:r>
       <w:r>
         <w:t>древнейшего на северо-востоке Руси, где находится скульптурное изображение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Преподобного Ильи Муромца с частицей мощей святого и женского Троицкого монастыря</w:t>
       </w:r>
       <w:r>
         <w:t>, где покоятся</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>мощи Петра и Февронии Муромских</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная набережной реки Оки, Окского парка, памятников Илье Муромцу, Петру и Февронии Муромских, изобретателю телевидения В.К Зворыкину.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обед</w:t>
+        <w:t xml:space="preserve">Обед </w:t>
       </w:r>
       <w:r>
         <w:t>в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение Муромского историко-художественного музея</w:t>
       </w:r>
       <w:r>
-        <w:t>«Сокровища древнего Мурома». В экспозиции представлены снаряжение русского воина и образцы древнерусского искусства, которые рассказывают о жизни и быте наших предков. Особое внимание уделяется житийным иконам муромских святых Петра и Февронии, а также крестителям города. Эти произведения искусства представляют собой настоящие «книжки в картинках», по которым можно читать древнюю историю Мурома, где летают драконы, а святой епископ Василий перемещается на мантии против течения вод реки Оки.</w:t>
+        <w:t xml:space="preserve"> «Сокровища древнего Мурома». В экспозиции представлены снаряжение русского воина и образцы древнерусского искусства, которые рассказывают о жизни и быте наших предков. Особое внимание уделяется житийным иконам муромских святых Петра и Февронии, а также крестителям города. Эти произведения искусства представляют собой настоящие «книжки в картинках», по которым можно читать древнюю историю Мурома, где летают драконы, а святой епископ Василий перемещается на мантии против течения вод реки Оки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 - Посещение интерактивного музея</w:t>
+        <w:t xml:space="preserve">15.00 - Посещение интерактивного музея </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Хлебная горница.</w:t>
+        <w:t xml:space="preserve">Хлебная горница. </w:t>
       </w:r>
       <w:r>
         <w:t>Гостей познакомят с историей возникновения</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>муромского калача,</w:t>
       </w:r>
       <w:r>
-        <w:t>о происхождении его названия, особенностях оригинальной формы и старинном способе приготовления.</w:t>
+        <w:t xml:space="preserve">о происхождении его названия, особенностях оригинальной формы и старинном способе приготовления. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>После музея вас ждет</w:t>
+        <w:t xml:space="preserve">После музея вас ждет </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>мастер-класс по выпечке муромского калача:</w:t>
       </w:r>
       <w:r>
-        <w:t>в ходе занятия гости смогут самостоятельно сформировать и декорировать свои калачи, погружаясь в процесс создания этого традиционного лакомства. Пока ваши калачи будут выпекаться, вы узнаете интересные факты об их истории и значении в культуре нашего региона. А чтобы сделать этот опыт еще более приятным, вам предложат чашку ароматного чая с разнообразными сладостями.</w:t>
+        <w:t xml:space="preserve"> в ходе занятия гости смогут самостоятельно сформировать и декорировать свои калачи, погружаясь в процесс создания этого традиционного лакомства. Пока ваши калачи будут выпекаться, вы узнаете интересные факты об их истории и значении в культуре нашего региона. А чтобы сделать этот опыт еще более приятным, вам предложат чашку ароматного чая с разнообразными сладостями.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>17.30 -</w:t>
+        <w:t xml:space="preserve">17.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Былинный ужин с Ильей Муромцем по старинным традициям в ресторане (с алкоголем)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.00 - Ориентировочное время выезда в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5 день:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.00 - 21.00 - Ориентировочное время прибытия в город</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>За последний ряд в автобусе - 300 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Туристы, выезжающие из Удмуртии  - 300 р.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>