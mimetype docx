--- v0 (2026-09-15)
+++ v1 (2026-11-01)
@@ -185,69 +185,69 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Только у нас! Уникальная гастрономическая программа</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Оцените местный колорит через кулинарию: традиционные блюда вятской кухни, мастер-классы по сыроварению и чаепитие со сбитнем в музее самовара. Это не просто обед или дегустация — это настоящее путешествие в мир вкусов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>– автобусный проезд на комфортабельном автобусе туристического класса,</w:t>
+        <w:t xml:space="preserve">– автобусный проезд на комфортабельном автобусе туристического класса, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– страховка по проезду в автобусе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сопровождение нашим сотрудником из Перми и обратно, контроль всех вопросов,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>– проживание в гостинице с удобствами в номере,</w:t>
+        <w:t xml:space="preserve">– проживание в гостинице с удобствами в номере, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– экскурсионное обслуживание по программе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– входные билеты по программе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питание (2 завтрака, 1 вятский обед),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– 3 мастер-класса,</w:t>
       </w:r>
@@ -260,51 +260,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1. Дополнительно оплачивается при бронировании:</w:t>
+        <w:t xml:space="preserve">1. Дополнительно оплачивается при бронировании: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– дополнительное место в автобусе – 4 000 руб. (по желанию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2. Дополнительно оплачивается в ходе тура:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сувениры (по желанию)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -328,176 +328,188 @@
     <w:p>
       <w:r>
         <w:t>Гостиница с удобствами в номерах: 1-но местные, 2-х местные, 2-х местные + доп.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+        <w:t>*Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для получения актуальной информации о доступных услугах и удобствах в гостинице, таких как бассейны, тапочки, виды завтрака, наличие фенов и другие услуги, пожалуйста, перейдите по ссылке в табличке с прайсом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание: при замене гостиницы информация будет актуализирована на сайте, а также путем информирования в заявках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>23:55 -</w:t>
+        <w:t xml:space="preserve">23:55 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посадка на следующий день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>00:15 -</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00:40 -</w:t>
+        <w:t xml:space="preserve">00:40 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00:45 -</w:t>
+        <w:t xml:space="preserve">00:45 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01:00 -</w:t>
+        <w:t xml:space="preserve">01:00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01:05 -</w:t>
+        <w:t xml:space="preserve">01:05 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01:10 -</w:t>
+        <w:t xml:space="preserve">01:10 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>02:00 - 02:15 - с. Карагай, ул. Ленина,1. Кафе" Карагай"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>05:00 - 05:15 - г. Омутнинск, АЗС Лукойл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -658,65 +670,65 @@
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1 день:</w:t>
+        <w:t xml:space="preserve">1 день: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>23.55 - Отправление автобуса из Перми</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2 день:</w:t>
+        <w:t xml:space="preserve">2 день: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>08.00 - Приезд в г. Киров.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Завтрак</w:t>
       </w:r>
       <w:r>
         <w:t>в кафе города.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 - 11.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -738,51 +750,51 @@
         </w:rPr>
         <w:t>Экскурсия в музей шоколада "Криолло" с мастер-классом</w:t>
       </w:r>
       <w:r>
         <w:t>по изготовлению шоколадной фигурки. Погрузитесь в сладкий мир шоколадного искусства в уникальном музее "Криолло"! На мастер-классе вы не только узнаете секреты работы с шоколадом, но и создадите собственную фигурку под руководством опытных мастеров. Из ароматного, высококачественного шоколада вы своими руками вылепите шедевр, который станет отличным сувениром или подарком.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.00 - 13.00 - Свободное время для покупки сувенирной продукции</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Вятский обед в ресторане.</w:t>
       </w:r>
       <w:r>
-        <w:t>Погрузитесь в атмосферу уюта и радушия, когда вас встречают вас с традиционным караваем, символом благополучия и изобилия. Этот хлеб, испеченный с любовью и вложенной заботой, станет предвестником не только восхитительного обеда, но и незабываемого общения за столом.</w:t>
+        <w:t xml:space="preserve"> Погрузитесь в атмосферу уюта и радушия, когда вас встречают вас с традиционным караваем, символом благополучия и изобилия. Этот хлеб, испеченный с любовью и вложенной заботой, станет предвестником не только восхитительного обеда, но и незабываемого общения за столом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Салат "Вятский" с огурцами, свежей капустой и редькой и масляно-лаймовой заправкой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Грибовница вятская из белых грибочков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Осердница — тушеные  с картофелем куриные потрошки</w:t>
       </w:r>
@@ -791,51 +803,51 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Морс из вятской бруснички</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Десерт "Вятский" (дымка)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Чай заварной с мятой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>* Возможны изменения в меню</w:t>
+        <w:t xml:space="preserve">* Возможны изменения в меню </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.30 - Заселение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>в отель</w:t>
       </w:r>
       <w:r>
         <w:t>, далее свободное время в городе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -847,109 +859,109 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице, освобождение номеров</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Гастро программа в Академии сыра "Белая нефть".</w:t>
       </w:r>
       <w:r>
-        <w:t>Вас ждет: мастер-класс по изготовлению сырных кос, дегустация сыров, краткий экскурс по сырной истории и профессии сыровара и бариста. Здесь каждый шаг — это увлекательное путешествие в ремесло сыроварения, а каждый кусочек — настоящее открытие. Начните с мастер-класса, где под руководством мастера вы своими руками создадите изящные сырные косы. Почувствуйте, как теплое молоко превращается в шедевр, а вы становитесь частью магии сырного искусства.</w:t>
+        <w:t xml:space="preserve"> Вас ждет: мастер-класс по изготовлению сырных кос, дегустация сыров, краткий экскурс по сырной истории и профессии сыровара и бариста. Здесь каждый шаг — это увлекательное путешествие в ремесло сыроварения, а каждый кусочек — настоящее открытие. Начните с мастер-класса, где под руководством мастера вы своими руками создадите изящные сырные косы. Почувствуйте, как теплое молоко превращается в шедевр, а вы становитесь частью магии сырного искусства. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Затем погрузитесь в мир вкусов: дегустация свежайших сыров от классических до авторских, дополненных ароматным мёдом, фруктами и вареньем. Каждый сорт сыра раскрывает свой уникальный характер, будь то сливочная нежность или пикантная насыщенность. Академия сыра "Белая нефть" — это место, где сыр становится искусством, а каждый гость — его ценителем!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 -</w:t>
+        <w:t xml:space="preserve">12.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия в музей самовара с мастер-классом по растопке самовара, чаепитием и развлекательной программой</w:t>
       </w:r>
       <w:r>
         <w:t>. В музее вас ждут:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>мультимедийная экскурсия (5 выставочных залов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>фотосессия (выдаем реквизит для фотосессии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>чаепитие, программа с экскурсоводом, на котором вспоминаем традиции Русского и Вятского чаепития, пьем сбитень с угощениями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>мастер-класс по растопке настоящего угольного самовара и приготовление Сбитня</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>14.00 - 15.00 - Свободное время в городе для самостоятельного обеда</w:t>
+        <w:t xml:space="preserve">14.00 - 15.00 - Свободное время в городе для самостоятельного обеда </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 - Выезд группы в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>23.50 - 01.30 - Ориентировочное время прибытия в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
       </w:r>
       <w:r>