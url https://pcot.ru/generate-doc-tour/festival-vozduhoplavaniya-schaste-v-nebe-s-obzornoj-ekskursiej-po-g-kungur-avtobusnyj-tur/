--- v0 (2026-07-10)
+++ v1 (2026-10-10)
@@ -137,51 +137,51 @@
       <w:r>
         <w:t>– Сопровождение гидом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Сувениры, кунгурские сладости.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:t>гончарные изделия из Гончарной лавки</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– кунгурский лимонад</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– изделия из селенита</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– чай "Грибушин"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -214,111 +214,111 @@
       <w:r>
         <w:t>Подъемы на аэростате - 1000 р. с чел</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>*Необходима предварительная запись по номеру вафише</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Туроператор не несет ответственности за изменение прайса услуг на фестивале, цены уточняйте дополнительно по номеру, указанному на афише.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>13.00 –</w:t>
+        <w:t xml:space="preserve">13.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.20 –</w:t>
+        <w:t xml:space="preserve">13.20 –  </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Фролы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.45 –</w:t>
+        <w:t xml:space="preserve">13.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Кукуштан</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00 –</w:t>
+        <w:t xml:space="preserve">14.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот на Калинино</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.20 –</w:t>
+        <w:t xml:space="preserve">14.20 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Шадейка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении, мед. полис.</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -428,96 +428,96 @@
       <w:r>
         <w:t>– питьевая вода,перекус;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13.00 - Отправление из Перми в г. Кунгур. Путевая экскурсия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 - 16.30 - Прибытие в Кунгур.</w:t>
+        <w:t xml:space="preserve">15.00 - 16.30 - Прибытие в Кунгур. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по городу с посещением Гончарной лавки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение сувенирной лавки и дегустации продукции местных производств</w:t>
+        <w:t xml:space="preserve"> Посещение сувенирной лавки и дегустации продукции местных производств </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Перми и Кунгура</w:t>
       </w:r>
       <w:r>
         <w:t>: колбасных изделий Кунгурского мясокомбината, правильных сладостей Пермской кондитерской фабрики (сладостей без сахара), знаменитого чая Грибушина, кунгурского лимонада «родом из СССР», Вязовских пряников по старинным рецептам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>17.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Самостоятельное посещение фестиваля воздухоплавания "Счастье в небе"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -539,51 +539,51 @@
       <w:r>
         <w:t>Вас ждет развлекательная программа, мастер-классы, фото-зоны, вкусная еда, розыгрыш призов и световое шоу "Танец слонов"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>Подъем аэростатов проводится при благоприятных погодных условиях</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>21.30 - Ориентировочное время отправления в Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.30 - Ориентировочное время прибытия в Пермь.</w:t>
+        <w:t xml:space="preserve">23.30 - Ориентировочное время прибытия в Пермь. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>