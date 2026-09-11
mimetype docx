--- v0 (2026-07-27)
+++ v1 (2026-09-11)
@@ -336,250 +336,155 @@
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>09.00  - Выезд из Перми</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 - Прибытие в Усолье, свободное время на фестивале</w:t>
+        <w:t>12.00 - Прибытие в Усолье, прогулка с гидом и свободное время на фестивале</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>[slider id=74]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Во время фестиваля организуется несколько зон и сцен, на каждый из которых будут выступать приглашенные гости и ансамбли.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12.00 - Начало Гало-концерта у Никольского Храма</w:t>
-[...4 lines deleted...]
-        <w:t>Для гостей фестиваля с 12.00 до 17.00</w:t>
+        <w:t>13.00 - Начало концерта у Никольского Храма</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>в 2025 году</w:t>
+        <w:br/>
       </w:r>
       <w:r>
-        <w:t>были организованы:</w:t>
+        <w:t>У Никольского храма:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>театрализованные представления,</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>мастер-классы,</w:t>
+        <w:t>с 13 до 14 - Интеррактивные площадки</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>лекции,</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>народные игры,</w:t>
+        <w:t>с 14 до 16 - Спектакль</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>фольклорные выступления,</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>выставки, квесты, экскурсии,</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>ремесленные ярмарки!</w:t>
+        <w:t>На главной сцене</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>13.00 - Открытие фестиваля</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>13.00 - 16.00 - Работа фестивальных площадок</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>16.00 - 17.00 - Выступление Дмитрия Певцова</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>17.00 - Окончание фестиваля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>17.00 - Выезд в г. Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>20.00 - Ориентировочное время прибытия в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Время выезда может быть изменено в зависимости от афиши мероприятия</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...73 lines deleted...]
-    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:type w:val="nextColumn"/>
-      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">