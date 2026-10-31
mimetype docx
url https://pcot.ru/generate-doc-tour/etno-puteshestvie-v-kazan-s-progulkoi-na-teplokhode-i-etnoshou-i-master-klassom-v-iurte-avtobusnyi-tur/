--- v0 (2026-06-16)
+++ v1 (2026-10-31)
@@ -94,51 +94,51 @@
         <w:t>В пути и на экскурсиях работают</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>опытные гиды и сопровождающие</w:t>
       </w:r>
       <w:r>
         <w:t>, прошедшие спецобучение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Отличная организация, помощь туристам на всех этапах поездки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Включено питание:</w:t>
+        <w:t xml:space="preserve">Включено питание: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Чаепитие на теплоходе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Обед в кафе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Насыщенная экскурсионная программа (4 включённых объекта):</w:t>
       </w:r>
@@ -254,276 +254,276 @@
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Дополнительное место в автобусе - 3500 р/за место. Цена комиссионная.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Ужин, сувениры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>22.30 –</w:t>
+        <w:t xml:space="preserve">22.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.40 –</w:t>
+        <w:t xml:space="preserve">22.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.45 –</w:t>
+        <w:t xml:space="preserve">22.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.10 –</w:t>
+        <w:t xml:space="preserve">23.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.15 –</w:t>
+        <w:t xml:space="preserve">23.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.30 –</w:t>
+        <w:t xml:space="preserve">23.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.35 –</w:t>
+        <w:t xml:space="preserve">23.35 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.40 –</w:t>
+        <w:t xml:space="preserve">23.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.00 –</w:t>
+        <w:t xml:space="preserve">00.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Очерский отворот (АЗС "Лукойл")</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.50 –</w:t>
+        <w:t xml:space="preserve">00.50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Казачья Застава"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.30 –</w:t>
+        <w:t xml:space="preserve">01.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>02.00 (УДМ) -</w:t>
+        <w:t xml:space="preserve">02.00 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>02.05 (УДМ) -</w:t>
+        <w:t xml:space="preserve">02.05 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, кафе "555", ул. Азина, 208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>02.15 (УДМ) –</w:t>
+        <w:t xml:space="preserve">02.15 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>02.55 (УДМ) –</w:t>
+        <w:t xml:space="preserve">02.55 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Малахит, ул. Удмуртская, 273</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>03.55 (УДМ) –</w:t>
+        <w:t xml:space="preserve">03.55 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Можга, ул. имени Ф.Я. Фалалеева, 10, кафе "Турист"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении оригиналы, мед. полис, пенсионное удостоверение, студенческий билет</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -633,218 +633,227 @@
       <w:r>
         <w:t>– питьевая вода,перекус</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>22.30 - Отправление в Казань.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.00 - Прибытие группы в Казань</w:t>
+        <w:t xml:space="preserve">09.00 - Прибытие группы в Казань </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.30 - 11.00 -</w:t>
+        <w:t xml:space="preserve">09.30 - 11.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Речное путешествие на теплоходе «Мария Ермолова»: чаепитие с видом на Волгу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Отправьтесь в незабываемое путешествие по живописным просторам рек Казанка и Волга на уютном прогулочном теплоходе .</w:t>
+        <w:t xml:space="preserve">Отправьтесь в незабываемое путешествие по живописным просторам рек Казанка и Волга на уютном прогулочном теплоходе . </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Утренний круиз</w:t>
       </w:r>
       <w:r>
-        <w:t>– это возможность встретить новый день под легкий плеск волн и вдохновляющие виды Казанского Кремля, белоснежных мечетей и волжских берегов.</w:t>
+        <w:t xml:space="preserve">– это возможность встретить новый день под легкий плеск волн и вдохновляющие виды Казанского Кремля, белоснежных мечетей и волжских берегов. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ароматное чаепитие на борту</w:t>
       </w:r>
       <w:r>
         <w:t>добавит тепла и уюта вашему путешествию, а</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>увлекательная экскурсия</w:t>
       </w:r>
       <w:r>
         <w:t>раскроет секреты древней Казани и великой Волги. Почувствуйте свободу, свежесть и величие рек, наслаждаясь комфортом на борту теплохода. Этот маршрут – для тех, кто хочет начать день по-настоящему красиво!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11.00 - 14.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная автобусно-пешеходная экскурсия</w:t>
       </w:r>
       <w:r>
-        <w:t>по городу с посещением Казанского кремля.</w:t>
+        <w:t xml:space="preserve">по городу с посещением Казанского кремля. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Погрузитесь в уникальную атмосферу Казани, где восточные традиции переплетаются с европейской элегантностью! Комфортабельный автобус проведёт вас по старинным улицам и современным проспектам, а затем прогулка позволит почувствовать</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>душу города</w:t>
       </w:r>
       <w:r>
         <w:t>, шаг за шагом открывая его тайны. Вы услышите захватывающие истории, окунётесь в легенды прошлого и увидите величественные панорамы, которыми Казань покоряет с первого взгляда. Финальной точкой маршрута станет сердце города — место, откуда начиналась его история.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 - Обед в кафе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Этношоу "Зов Предков"</w:t>
+        <w:t xml:space="preserve">Этношоу "Зов Предков" </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Вас ждет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>незабываемое путешествие сквозь века</w:t>
       </w:r>
       <w:r>
         <w:t>, где древние легенды оживают в музыке, а история переплетается с волшебством. Главный герой, храбрый Ашина, вступает в борьбу с могущественным Аждахой – воплощением зла и утраченных традиций. Ради спасения своей возлюбленной Алтынай он преодолеет преграды, а вместе с ним и вы прикоснетесь к древней культуре. Звуки кубыза, ташсыбызгы, дингера и кыл-кубыза создадут</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>мост между прошлым и настоящим</w:t>
       </w:r>
       <w:r>
-        <w:t>, погружая в завораживающую атмосферу. Музыка, легенды и сила преданий пробудят в вас дух предков, наполняя сердце восторгом и вдохновением.</w:t>
+        <w:t xml:space="preserve">, погружая в завораживающую атмосферу. Музыка, легенды и сила преданий пробудят в вас дух предков, наполняя сердце восторгом и вдохновением. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Почувствуйте древний зов, раскройте тайны тюркской души и станьте частью удивительной истории!В программе вас ждет:</w:t>
+        <w:t>Почувствуйте древний зов, раскройте тайны тюркской души и станьте частью удивительной истории!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>В программе вас ждет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Приветственный татарский чай с чай-чаком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Кумыс и казылык</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Рассказ о юрте с демонстрацией камчы, чыбыркы, лука, стрел и древних тюркских музыкальных инструментов</w:t>
       </w:r>
@@ -882,76 +891,94 @@
       <w:r>
         <w:t>! Его мистические вибрации, будто отголоски веков, способны передать ритм природы, пульс времени и даже голос души. На</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>уникальном мастер-классе</w:t>
       </w:r>
       <w:r>
         <w:t>вы не просто услышите звучание кубыза – вы научитесь</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>играть на нем сами</w:t>
       </w:r>
       <w:r>
         <w:t>! Почувствуйте, как простой металлический язычок оживает в ваших руках, превращаясь в инструмент, соединяющий прошлое с настоящим. Откройте для себя силу древней музыки и станьте ее частью всего за одно занятие!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>17.00 - 20.00 - Свободное время в городе для прогулки и самостоятельного ужина</w:t>
+        <w:t xml:space="preserve">17.00 - 20.00 - Свободное время в городе для прогулки и самостоятельного ужина </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>07.00 - 08.00 - Ориентировочное время прибытия в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Скидка для туристов из Удмуртии: 300 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Скидка на последний ряд: 300 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 6-14 лет - 100 руб</w:t>