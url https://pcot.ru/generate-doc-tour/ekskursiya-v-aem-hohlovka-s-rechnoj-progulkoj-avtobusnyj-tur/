--- v0 (2026-06-27)
+++ v1 (2026-09-17)
@@ -512,128 +512,52 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пенсионеры, студенты, дети 14-17 лет (льготная категория) - 200 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети до 13,99 лет - 600 руб</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...73 lines deleted...]
-    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:type w:val="nextColumn"/>
-      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">