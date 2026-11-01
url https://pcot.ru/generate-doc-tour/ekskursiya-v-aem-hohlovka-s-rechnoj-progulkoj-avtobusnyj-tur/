--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -79,51 +79,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Уникальный музей под открытым небом</w:t>
       </w:r>
       <w:r>
         <w:t>- первый на Урале музей деревянного зодчества —</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>оригинальный архитектурно-этнографический комплекс</w:t>
       </w:r>
       <w:r>
         <w:t>, который нельзя увидеть больше нигде в регионе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Настоящие исторические объекты -</w:t>
+        <w:t xml:space="preserve">Настоящие исторические объекты - </w:t>
       </w:r>
       <w:r>
         <w:t>на территории представлены</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>подлинные постройки 18–19 веков</w:t>
       </w:r>
       <w:r>
         <w:t>: жилые дома, церкви, колокольня, соляные производства, ветряная мельница.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Речная прогулка - часовая прогулка по Каме на теплоходе</w:t>
       </w:r>
       <w:r>
         <w:t>— редкое и приятное дополнение к экскурсии, особенно в тёплое время года.</w:t>
       </w:r>
     </w:p>
@@ -196,51 +196,51 @@
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– питание;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сувениры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>11.00 –</w:t>
+        <w:t xml:space="preserve">11.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -391,51 +391,51 @@
         <w:t>солнцезащитный крем (в летний период)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11.00 – Сбор группы на ул. Ленина, 53 ("Театр-Театр") и выезд на программу, путевая экскурсия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.00  - 14.00 – Прибытие в Хохловку,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>обзорная экскурсия по музею с гидом</w:t>
+        <w:t xml:space="preserve"> обзорная экскурсия по музею с гидом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Первый на Урале музей деревянного зодчества под открытым небом расположен на живописном берегу реки Камы в 43 км. от Перми и удивляет своих посетителей:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– усадьбами крестьян разных районов Пермского края;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– деревянными церквями и колокольней, которым больше 300 лет;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– промышленными сооружениями, связанными с древним промыслом нашего края — солеварением (иллюстрируют весь технологический процесс получения соли — от выкачивания рассола из скважины до погрузки);</w:t>
       </w:r>