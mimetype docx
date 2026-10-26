--- v0 (2026-06-16)
+++ v1 (2026-10-26)
@@ -40,87 +40,87 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь-Оханск-Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 1 день</w:t>
+        <w:t xml:space="preserve"> — 1 день</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 6 лет</w:t>
+        <w:t xml:space="preserve"> — с 6 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Уникальное и познавательное общение с животными:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— возможность вживую увидеть и покормить маралов</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -270,80 +270,80 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>— Личные расходы участников (сувениры, дополнительные сладости и напитки)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Доплата за отдалённые районы при трансфере (подробности здесь:</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>ссылка</w:t>
+          <w:t> ссылка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Питание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>— Место посадки вы выбираете сами — удобно для вашей группы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>— Для отдалённых районов возможна небольшая доплата</w:t>
+        <w:t xml:space="preserve">— Для отдалённых районов возможна небольшая доплата </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Автобусы новые, туристического класса, специально оборудованные для перевозки детей — комфорт и безопасность на каждом километре</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Можно выбрать автобус по размеру группы — микроавтобус для небольших групп или большой автобус</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Опытные водители с многолетним стажем, которые знают, как безопасно доставить детей до пункта назначения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Все документы для поездки мы оформляем сами — в ГИБДД и МЧС, если тур активный, чтобы родители и педагоги ни о чём не переживали</w:t>
       </w:r>
@@ -478,51 +478,69 @@
         <w:t>-Вы можете взять с собой яблоки (разрезанные минимум на 4 части) и морковь, аккуратно помытые и нарезанные небольшими кусочками.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>-Хлеб и любые хлебобулочные изделия давать строго нельзя — это опасно для их здоровья!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>-Также можно взять чай в термосе, отдохнуть, прогуляться по территории.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Почувствуйте дыхание природы. услышьте тихий звон копыт. встреча с маралами — это волшебство, которое стоит пережить хотя бы раз в жизни!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>На ферме рыхлая и глинистая земля, поэтому просим приехать в удобной и теплой для фермы обуви (для резиновых сапог при плюсовой температуре самое время) - актуально в межсезонье и летом.Экскурсия может быть перенесена или отменена из-за плохих погодных условий.Запрещён заезд с домашними питомцами  (собаки, кошки, др)</w:t>
+        <w:t>На ферме рыхлая и глинистая земля, поэтому просим приехать в удобной и теплой для фермы обуви (для резиновых сапог при плюсовой температуре самое время) - актуально в межсезонье и летом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Экскурсия может быть перенесена или отменена из-за плохих погодных условий.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Запрещён заезд с домашними питомцами  (собаки, кошки, др)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:jc w:val="center"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
         <w:gridCol w:w="2700"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -544,66 +562,84 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:fill="#a4c2f4" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>кол-во человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:fill="#a4c2f4" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>бесплатныесопровожд</w:t>
+              <w:t>бесплатные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>сопровожд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:fill="#a4c2f4" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>цена(с чел)</w:t>
+              <w:t>цена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(с чел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>