--- v0 (2026-07-10)
+++ v1 (2026-10-10)
@@ -58,62 +58,62 @@
       <w:r>
         <w:t>Проведите незабываемый новогодний день в Екатеринбурге, городе, где каждый найдет развлечение по душе! Ваш праздник начнется с увлекательной обзорной экскурсии по городу, во время которой вы познакомитесь с главными достопримечательностями, украшенными праздничной иллюминацией и новогодней атмосферой. Насладитесь красотой архитектуры, уютными улицами и праздничным настроением города. После насыщенного экскурсионного маршрута вас ждет расслабляющий отдых в термальном комплексе "Уктус". Здесь горячие источники, сауны и спа-зоны подарят вам ощущение уюта, релакса и праздничного настроения. Проведите время с пользой и удовольствием, наслаждаясь теплом и комфортом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Это отличный способ провести новогодний день активно, с пользой и яркими впечатлениями, зарядившись праздничной атмосферой и новыми воспоминаниями!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Удобный проезд на комфортабельном автобусе туристического класса -</w:t>
       </w:r>
       <w:r>
-        <w:t>Регулируемые кресла, система кондиционирования, ТВ</w:t>
+        <w:t xml:space="preserve"> Регулируемые кресла, система кондиционирования, ТВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Профессиональный сопровождающий -</w:t>
       </w:r>
       <w:r>
-        <w:t>помощь, организация, поддержка в дороге</w:t>
+        <w:t xml:space="preserve"> помощь, организация, поддержка в дороге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Питание:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Поздний завтрак (за доп. плату по пути)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Обед</w:t>
       </w:r>
@@ -209,190 +209,190 @@
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– дополнительное питание</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сувениры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>07.00 –</w:t>
+        <w:t xml:space="preserve">07.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.20 –</w:t>
+        <w:t xml:space="preserve">07.20 –  </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Фролы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.45 –</w:t>
+        <w:t xml:space="preserve">07.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Кукуштан</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.00 –</w:t>
+        <w:t xml:space="preserve">08.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот на Калинино</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.20 –</w:t>
+        <w:t xml:space="preserve">08.20 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Шадейка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.30 –</w:t>
+        <w:t xml:space="preserve">08.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот на Кунгур, бывший пост ДПС</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.40 –</w:t>
+        <w:t xml:space="preserve">08.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Голдыревский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 –</w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>кафе "Оазис" (дорога на Суксун)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Пенсионное удостоверение, студенческий билет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
@@ -637,60 +637,75 @@
       </w:pPr>
       <w:r>
         <w:t>Малая сауна с сухим паром и вместимостью до 15 человек, возле сауны расположена купель с холодной водой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>20.00 - Ориентировочное время выезда в Пермь. По пути остановка на поздний ужин (за доп. плату)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>00.00 - 02.00 - Прибытие в город</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>живания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>