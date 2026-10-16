--- v0 (2026-06-01)
+++ v1 (2026-10-16)
@@ -194,111 +194,111 @@
         <w:t>- страховка по проезду в автобусе;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- услуги сопровождающего на маршруте;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- входные билеты на мероприятие</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>15:00 –</w:t>
+        <w:t xml:space="preserve">15:00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15:15 –</w:t>
+        <w:t xml:space="preserve">15:15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Площадь Восстания</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15:35 –</w:t>
+        <w:t xml:space="preserve">15:35 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Лодочная станция</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15:40 –</w:t>
+        <w:t xml:space="preserve">15:40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Голованово</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15:50 –</w:t>
+        <w:t xml:space="preserve">15:50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Ивановка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт, мед. полис</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -457,77 +457,77 @@
         <w:t>* На дегустацию выдаются жетончики, по которым можно будет попробовать продукцию от производителей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>23.00 - Ориентировочное время выезда в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>00.30 - Ориентировочное время прибытия в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>* В честь Дня России на мероприятии будет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>дресс-код:</w:t>
       </w:r>
       <w:r>
-        <w:t>в вашем образе должен присутствовать хотя бы один из цветов флага — белый, синий или красный. Можно смело комбинировать — будет красиво и празднично!</w:t>
+        <w:t xml:space="preserve"> в вашем образе должен присутствовать хотя бы один из цветов флага — белый, синий или красный. Можно смело комбинировать — будет красиво и празднично!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* На мероприятии будет организована дегустация изделий местных производителей, понравившиеся продукты можно будет приобрести, при себе лучше иметь наличные.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Для даты 12.07.2025 - программа мероприятия уточняется.</w:t>
+        <w:t xml:space="preserve">Для даты 12.07.2025 - программа мероприятия уточняется. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Тематика вечеринки - пиратская. Отмечаем "День Нептуна"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>