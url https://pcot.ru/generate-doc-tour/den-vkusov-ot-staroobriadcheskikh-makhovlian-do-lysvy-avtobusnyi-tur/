--- v0 (2026-09-14)
+++ v1 (2026-11-01)
@@ -236,111 +236,111 @@
       <w:r>
         <w:t>- Продукция с мясного и молочного производства;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Сувениры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если Вы приезжаете из другого города, и у Вас нет родственников в Перми, наши менеджеры помогут забронировать для Вас гостиницу или хостел, чтобы подождать отправление тура. Или если в туре поздний приезд, а на общественный транспорт Вы уже не успеваете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>07.00 –</w:t>
+        <w:t xml:space="preserve">07.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.15 –</w:t>
+        <w:t xml:space="preserve">07.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Площадь Восстания</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.35 –</w:t>
+        <w:t xml:space="preserve">07.35 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Лодочная станция</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.40 –</w:t>
+        <w:t xml:space="preserve">07.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Голованово</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.50 –</w:t>
+        <w:t xml:space="preserve">07.50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Ивановка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -450,51 +450,51 @@
       <w:r>
         <w:t>– питьевая вода,перекус;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>07.00 - Выезд из Перми, путевая экскурсия. Остановка в кафе по дороге. Самостоятельный завтрак.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>