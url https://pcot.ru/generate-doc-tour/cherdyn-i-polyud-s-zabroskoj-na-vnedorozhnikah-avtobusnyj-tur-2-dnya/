--- v0 (2026-08-04)
+++ v1 (2026-09-20)
@@ -655,108 +655,108 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ужин в кафе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.00 - Заселение в гостиницу, свободное время</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Завтрак</w:t>
+        <w:t>09.00 - завтрак</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.00 - выезд в Красновишерск</w:t>
+        <w:t>10.00 - выезд в Красновишерск</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>! Рекомендуем взять с собой перекус на обед, так как в районе Полюда нет возможности сделать организованное питание</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.30 -  Прибытие в г. Красновишерск.</w:t>
+        <w:t>11.00 - Прибытие в г. Красновишерск.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия на камень Полюд с переправой и заброской на автомобилях высокой проходимости (УАЗ).Обратите внимание, пешая часть составляет около 2 км.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Жили в незапамятные времена отважные и сильные охотники — Полюд и Ветлан. И влюбились друзья в красивую дочку шамана — Вишеру. Давно желал колдун погубить богатырей, и вот представился случай. Шаман объявил, что отдаст дочь замуж за того, кто сильнее. Стали друзья-соперники закидывать друг друга огромными камнями, не выдержала этого зрелища Вишера и бросилась между ними, обратившись в реку, а слезы красавицы превратились в алмазы. С тех пор она так и течет меж двух каменных богатырей. А братья охраняют покой ее и всей Пармы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Во время летнего похода к вершине мы насладимся величественными древними липами и вязами, окружёнными яркой зеленьюи. Могучие ели-великаны, словно ворота в сказочный лес, пригласят нас в волшебную летнюю Парму, наполненную тайнами и легендами. Именно эти зелённые просторы вдохновляли автора Алексея Иванова при написании книги «Чердынь – княгиня гор».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>[slider id=23]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 - Ориентировочное время выезда в Пермь. По пути остановка на ужин за доп. плату</w:t>
+        <w:t>15.30 - Ориентировочное время выезда в Пермь. По пути остановка на ужин за доп. плату</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>20.00 - Ориентировочное время прибытия в Пермь</w:t>
+        <w:t>21.00 - Ориентировочное время прибытия в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Данный тур допускается для бронирования для детей только от 5 лет!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
@@ -817,170 +817,50 @@
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х и 2-х+доп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
-            </w:r>
-[...118 lines deleted...]
-              <w:t>800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>17.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>18.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>