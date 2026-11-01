--- v0 (2026-09-14)
+++ v1 (2026-11-01)
@@ -250,141 +250,141 @@
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– дополнительное питание</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сувениры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>23.00 –</w:t>
+        <w:t xml:space="preserve">23.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.20 –</w:t>
+        <w:t xml:space="preserve">23.20 –  </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Фролы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.45 –</w:t>
+        <w:t xml:space="preserve">23.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Кукуштан</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.00 –</w:t>
+        <w:t xml:space="preserve">00.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот на Калинино</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.20 –</w:t>
+        <w:t xml:space="preserve">00.20 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Шадейка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.30 –</w:t>
+        <w:t xml:space="preserve">00.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот на Кунгур, бывший пост ДПС</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.40 –</w:t>
+        <w:t xml:space="preserve">00.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Голдыревский</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении оригиналы, мед. полис, пенсионное удостоверение, студенческий билет</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -520,101 +520,101 @@
       <w:r>
         <w:t>– полотенце;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– купальный костюм;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сланцы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– шапочка для плавания;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>– принадлежности для душа</w:t>
+        <w:t xml:space="preserve">– принадлежности для душа </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1 день:</w:t>
+        <w:t xml:space="preserve">1 день: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>23.00 - Отправление автобуса из Перми</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2 день:</w:t>
+        <w:t xml:space="preserve">2 день: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 - Прибытие в Челябинск.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Завтрак</w:t>
       </w:r>
       <w:r>
         <w:t>в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 - 13.00 - Обзорная экскурсия по городу.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -656,90 +656,94 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия в Государственный Исторический Музей Южного Урала.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В Государственном Историческом Музее Южного Урала вас ждет знакомство с уникальными артефактами, рассказывающими о богатом прошлом региона. Особое место в экспозиции занимает фрагмент знаменитого Челябинского метеорита, который в 2013 году стал мировым феноменом. Вы сможете увидеть его собственными глазами, узнать о его происхождении и влиянии на науку. Захватывающие экспонаты, интерактивные залы и удивительные истории сделают экскурсию незабываемой!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.00 - Посещение</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>термального комплекса "Вода"</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:t>(3 часа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Погрузитесь в атмосферу полного расслабления и комфорта в термальном комплексе "Вода". Вас ждут теплые бассейны под открытым небом, уютные зоны отдыха и SPA-процедуры, которые помогут восстановить силы после насыщенного дня. Здесь можно насладиться расслабляющим теплом, ощутить гармонию и зарядиться энергией, наслаждаясь уникальной атмосферой уральского отдыха.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.30 - Ориентировочное время выезда в Пермь. По пути остановка на ужин</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Специальная цена распространяется на именинника от 15 лет, действует неделю до и неделю после дня рождения при предъявлении паспорта.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>*Льготная и детская цена действительна только при предъявлении</w:t>
+        <w:t xml:space="preserve">*Льготная и детская цена действительна только при предъявлении </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ОРИГИНАЛА</w:t>
       </w:r>
       <w:r>
-        <w:t>подтверждающего документа.</w:t>
+        <w:t xml:space="preserve"> подтверждающего документа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>ВНИМАНИЕ! Для посещения комплекса необходимо иметь при себе: полотенце, чистую сменную обувь, средства личной гигиены (для душа), купальное белье, шапочку для купания (по желанию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для гостей комплекса:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Сауна Булочка с эспрессо</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -24908,51 +24912,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af54be712493ec5d17c9da6086eae1c19bbbaaa5003437b36fa49f8d5fa256c76&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7f30815388133f181ea02c7ddd39d5619a0021f18ab581446a39b80a35206cde&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ab0dec53df39a1dd64836bdc235462e4215b3c6f5c3b3791d355852ba8f907e62&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae8615029ba5031c7cb8e43b1a2f62e4f997bf6c160c8ea32d8771aaae3920a03&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A25dd1fc9ff74815c17633715e0370daf137636530f1df135b28d39505f27087e&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7b5f7c2bb5f5e2db6b7f3a03cd7076fb32ab9fcc1522ac7163308807214100bb&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1AV5BDFXY6KcAJgTqUl2jy8Sh2vTT9g2Vn6ImvkFRw5c/edit?tab=t.0#heading=h.r792ungaj6a" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af54be712493ec5d17c9da6086eae1c19bbbaaa5003437b36fa49f8d5fa256c76&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7f30815388133f181ea02c7ddd39d5619a0021f18ab581446a39b80a35206cde&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ab0dec53df39a1dd64836bdc235462e4215b3c6f5c3b3791d355852ba8f907e62&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae8615029ba5031c7cb8e43b1a2f62e4f997bf6c160c8ea32d8771aaae3920a03&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A25dd1fc9ff74815c17633715e0370daf137636530f1df135b28d39505f27087e&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7b5f7c2bb5f5e2db6b7f3a03cd7076fb32ab9fcc1522ac7163308807214100bb&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1AV5BDFXY6KcAJgTqUl2jy8Sh2vTT9g2Vn6ImvkFRw5c/edit?tab=t.0#heading=h.r792ungaj6a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn--80adgc9anlo8f.xn--p1ai/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>