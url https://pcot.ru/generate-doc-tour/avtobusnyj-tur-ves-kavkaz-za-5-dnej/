--- v0 (2026-08-25)
+++ v1 (2026-11-01)
@@ -34,51 +34,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Грозный - Владикавказ - Ингушетия - Кабардино-Балкария - Пятигорск - Домбай - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Утренний горный воздух с ароматом хвои, зеркальные озёра среди скал, древние башни и панорамы, от которых замирает дыхание. Каждый день — новая легенда, эмоции и яркие краски Ингушетии, Осетии, Домбая. Кавказ поселится в вашем сердце навсегда.</w:t>
+        <w:t xml:space="preserve">Утренний горный воздух с ароматом хвои, зеркальные озёра среди скал, древние башни и панорамы, от которых замирает дыхание. Каждый день — новая легенда, эмоции и яркие краски Ингушетии, Осетии, Домбая. Кавказ поселится в вашем сердце навсегда. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Поедем?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Только у нас 5 дней на Кавказе</w:t>
       </w:r>
       <w:r>
         <w:t>: Вас ждет насыщенная программа, охватывающая лучшие природные и исторические достопримечательности региона.</w:t>
@@ -336,86 +336,112 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– транспортное обслуживание по экскурсионной программе;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– услуги экскурсовода на Кавказе;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питание (4 завтрака).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Оплата по желанию в офисепри бронировании:</w:t>
+        <w:t>Оплата по желанию в офисе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>при бронировании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>доплата за второе место в автобусе – 15 500 руб./чел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обязательные оплатыво время тура(не в офисе):</w:t>
+        <w:t>Обязательные оплаты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>во время тура</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(не в офисе):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>250 руб./взр, 150 руб./дет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>200 руб./чел;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>200 р каждый турист отдает на месте в автобусе за входные билеты на высотный комплекс в Грозном</w:t>
       </w:r>
@@ -428,451 +454,489 @@
         <w:t>билеты в вольерный комплекс Тебердинского заповедника</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>начиная с 1 мая 2018 года на территории Ставропольского края (Ессентуки (если проживание в Ессентуках - не надо сдавать), Кисловодск, Железноводск, Пятигорск) вводится плата за пользование курортной инфраструктурой (курортный сбор).Размер курортного сбора составляет 100 р/чел/сутки. Сумма курортного сбора определяется как произведение количества дней фактического пребывания плательщика в объекте размещения (за исключением дня заезда) и соответствующей ставки курортного сбора.Более подробная информация</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>на официальном сайте</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Оплаты по желаниюво время тура(не в офисе):</w:t>
+        <w:t xml:space="preserve">Оплаты по желанию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>во время тура</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(не в офисе):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>питание в придорожных кафе по пути следования автобуса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>обеды, ужины;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>канатная дорога (Домбай) -</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>купание в термальном источнике "Аушигер" – от 500 руб./час;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>сувениры, продукция местного производства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>* Примерно с собой на 1 человека нужно взять – от 15 000 р. на дополнительные расходы.</w:t>
+        <w:t xml:space="preserve">* Примерно с собой на 1 человека нужно взять – от 15 000 р. на дополнительные расходы. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание: рекомендуем взять с собой наличные деньги для дополнительных расходов, так как маршрут проходит по горной местности, где может не быть доступа к банкоматам и оплате картой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Завтрак (входит в стоимость проживания).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Все гостиницы предлагают номера с удобствами в номере</w:t>
+        <w:t xml:space="preserve">Все гостиницы предлагают номера с удобствами в номере </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Внимание! В Ессентуках, Владикавказе и Грозном введен туристический налог – 100 руб. в сутки со взрослого человека (от 18 лет). Сбор оплачивается туристом самостоятельно в день заезда на ресепшн за весь период проживания.</w:t>
+        <w:t xml:space="preserve">Внимание! В Ессентуках, Владикавказе и Грозном введен туристический налог – 100 руб. в сутки со взрослого человека (от 18 лет). Сбор оплачивается туристом самостоятельно в день заезда на ресепшн за весь период проживания. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>От уплаты курортного сбора освобождены22 льготные категории гражданпри предъявлении оригинала документа или его заверенной копии, в том числе ветераны, инвалиды 1-2 групп, члены многодетных семей и другие. Необходимо предъявить оригинал и заверенную в установленном порядке копию документа, подтверждающего льготу. Гостиница сканирует этот документ и подгружает в систему обмена данными.</w:t>
+        <w:t xml:space="preserve">От уплаты курортного сбора освобождены </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:i/>
+          </w:rPr>
+          <w:t>22 льготные категории граждан</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при предъявлении оригинала документа или его заверенной копии, в том числе ветераны, инвалиды 1-2 групп, члены многодетных семей и другие. Необходимо предъявить оригинал и заверенную в установленном порядке копию документа, подтверждающего льготу. Гостиница сканирует этот документ и подгружает в систему обмена данными.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Женское подселение возможно будет организовано в 2-х или 3-х местном номерах.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>* Оператор имеет право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+        <w:t>* Оператор имеет право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>20.00 –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId10">
+        <w:t xml:space="preserve">20.00 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>20.10 –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId11">
+        <w:t xml:space="preserve">20.10 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>20.15 –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId12">
+        <w:t xml:space="preserve">20.15 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>20.40 –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId13">
+        <w:t xml:space="preserve">20.40 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>20.45 –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId14">
+        <w:t xml:space="preserve">20.45 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.00 –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId15">
+        <w:t xml:space="preserve">21.00 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.05 –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId16">
+        <w:t xml:space="preserve">21.05 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.10 –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId17">
+        <w:t xml:space="preserve">21.10 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.30 –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId18">
+        <w:t xml:space="preserve">21.30 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Очерский отворот (АЗС "Лукойл")</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.50 –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId19">
+        <w:t xml:space="preserve">21.50 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Казачья Застава"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.40 –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId20">
+        <w:t xml:space="preserve">22.40 – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.25 (УДМ) -</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId21">
+        <w:t xml:space="preserve">23.25 (УДМ) - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.40 (УДМ) –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId22">
+        <w:t xml:space="preserve">23.40 (УДМ) – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.25 (УДМ) –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId23">
+        <w:t xml:space="preserve">00.25 (УДМ) – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Малахит, ул. Удмуртская, 273</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00:40 (УДМ) –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId24">
+        <w:t xml:space="preserve">00:40 (УДМ) – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Европа, ул. имени Вадима Сивкова, 150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.55 (УДМ) –</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId25">
+        <w:t xml:space="preserve">01.55 (УДМ) – </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Можга, ул. имени Ф.Я. Фалалеева, 10, кафе "Турист"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по турам</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
       </w:r>
     </w:p>
@@ -1025,185 +1089,205 @@
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>сланцы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>шапочка для плавания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>принадлежности для душа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Для экскурсий в Чечню</w:t>
       </w:r>
       <w:r>
         <w:t>: головной убор или одежду с капюшоном, т.к. на смотровой площадке очень ветрено. Девушкам лучше взять юбку/платье и платок, если хотите получить красивые фотографии. В мечетях это все выдается, но стиль платьев оставляет желать лучшего. Из уважения к традициям:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>нельзя надевать шорты, майки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Для восхождений по канатным дорогам</w:t>
       </w:r>
       <w:r>
         <w:t>: теплая одежда; головной убор; солнцезащитные очки; солнцезащитный крем с высоким фактором защиты; непромокаемую обувь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Одежда для экскурсий по природным ландшафтам</w:t>
       </w:r>
       <w:r>
-        <w:t>: Для путешествия в горные районы лучше взять с собой удобные туристические брюки/шорты, футболки с длинными рукавами (для защиты от солнца и насекомых) и кроссовки или туристические ботинки с хорошей амортизацией и поддержкой. В некоторых местах могут быть неровные тропы, поэтому важно, чтобы обувь была надежной. Даже летом в горах может быть прохладно, особенно вечером. Рекомендуется взять легкую куртку или ветровку. Также полезным может быть свитер или флисовая кофточка для вечерних прогулок.</w:t>
+        <w:t xml:space="preserve">: Для путешествия в горные районы лучше взять с собой удобные туристические брюки/шорты, футболки с длинными рукавами (для защиты от солнца и насекомых) и кроссовки или туристические ботинки с хорошей амортизацией и поддержкой. В некоторых местах могут быть неровные тропы, поэтому важно, чтобы обувь была надежной. Даже летом в горах может быть прохладно, особенно вечером. Рекомендуется взять легкую куртку или ветровку. Также полезным может быть свитер или флисовая кофточка для вечерних прогулок. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки*На территории республик, посещаемых в туре, может некорректно работать сотовый оператор Теле2, рекомендуем на время путешествия позаботиться о приобретении сим-карты другого оператора</w:t>
+        <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*На территории республик, посещаемых в туре, может некорректно работать сотовый оператор Теле2, рекомендуем на время путешествия позаботиться о приобретении сим-карты другого оператора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>20.00 – Сбор группы и выезд на Кавказ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В дороге. Просмотр фильмов, общение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3 день:07.00</w:t>
-[...8 lines deleted...]
-        <w:t>Завтрак (за дополнительную плату).</w:t>
+        <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обзорная экскурсия по Грозному -</w:t>
-[...2 lines deleted...]
-        <w:t>погрузимся в историю Грозного — от оборонительной крепости до современного динамичного мегаполиса</w:t>
+        <w:t>07.00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– Встреча группы с гидом в Грозном. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Завтрак (за дополнительную плату).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Что вас ждет:</w:t>
+        <w:t xml:space="preserve">Обзорная экскурсия по Грозному - </w:t>
+      </w:r>
+      <w:r>
+        <w:t>погрузимся в историю Грозного — от оборонительной крепости до современного динамичного мегаполиса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Что вас ждет: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>«Грозный-Сити»</w:t>
       </w:r>
       <w:r>
         <w:t>: комплекс самых высоких в России (после московских) небоскребов. Подъем на скоростном лифте на 31-й этаж на смотровую площадку, откуда открывается великолепная панорама города.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Мечеть «Сердце Чечни»</w:t>
@@ -1497,51 +1581,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Аул Дзивгис</w:t>
       </w:r>
       <w:r>
         <w:t>с уникальной скальной крепостью (XII-XVI вв.) и древними склеповыми могильниками — родовыми усыпальницами алан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>[slider id=36]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>В ходе программы будет время для самостоятельного обеда (за доп. плату)</w:t>
+        <w:t xml:space="preserve">В ходе программы будет время для самостоятельного обеда (за доп. плату) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Возвращение во Владикавказ. Свободный вечер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Ранний завтрак (сухой паек). Освобождение номеров.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1569,51 +1653,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
         <w:t>самостоятельно с дегустацией блюд балкарской кухни и кавказского шашлыка (за дополнительную плату).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Пятигорск</w:t>
       </w:r>
       <w:r>
         <w:t>: знакомство с «жемчужиной» Кавказских Минеральных Вод. Мы погрузимся в лермонтовскую эпоху, увидим знаковые места и спустимся в пещеру к бирюзовым водам легендарного озера Провал.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Переезд в Черкесск. Размещение в гостинице. Свободное время для отдыха и самостоятельного ужина.</w:t>
+        <w:t xml:space="preserve">  Переезд в Черкесск. Размещение в гостинице. Свободное время для отдыха и самостоятельного ужина.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>[slider id=37]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице. Освобождение номеров.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Экскурсия в Домбай - сказочный край, «страну заснеженных вершин».</w:t>
@@ -1717,196 +1801,96 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 - 16.00 – Ориентировочное время прибытия в г. Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Время выезда на экскурсии указано ориентировочное!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для туристов, выезжающих из Удмуртии – скидка 1000 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Скидка на последний ряд – 300 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>До места начала экскурсионной программы можно добраться самостоятельно на самолете или поезде. В этом случае предоставляется скидка в размере 300 рублей, так как место за туристом в автобусе на время экскурсионной программы будет сохранено.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...115 lines deleted...]
-    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:type w:val="nextColumn"/>
-      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -25848,51 +25832,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mintourism26.ru/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A95333cb96ba2bf94ae5b793e040f1eff9a4908adfc528baabb9d63c88a68b952&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af593c65b81e259fe76a1179a7c4681cb91354d088d68c203cb8a8328babff663&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5ac609102b0a0fb8942b327a279027aca1f9257ab9711dce1b89cc5ecea253c4&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A6235748129406670ea23b56df0a0bcf8cf9eacb3367f9a2077ebccb79c2d80ad&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Abecf154b96a7e81fb587d1a44d71560b5715f29aad99512c0812fd31c7043c8b&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae6b019da8c720ac0a7ab9cc03c1de0a9b404d1ef5091a49eed68c8b635740dd9&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5db4f0622cf0c66278a4741724d1824d9d9beffb36110b3d48dfe7eef18efbc2&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/-/CPrbiJJv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa0e3038c0de1ee82637ad2d7d07b22b980c9f3c3ed7ad43b4f810ed1589e330a&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mintourism26.ru/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.spb.ru/static/writable/ckeditor/uploads/2024/08/30/19/%D0%9F%D0%B5%D1%80%D0%B5%D1%87%D0%B5%D0%BD%D1%8C_%D0%BB%D1%8C%D0%B3%D0%BE%D1%82%D0%BD%D1%8B%D1%85_%D0%BA%D0%B0%D1%82%D0%B5%D0%B3%D0%BE%D1%80%D0%B8%D0%B9.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A95333cb96ba2bf94ae5b793e040f1eff9a4908adfc528baabb9d63c88a68b952&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af593c65b81e259fe76a1179a7c4681cb91354d088d68c203cb8a8328babff663&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5ac609102b0a0fb8942b327a279027aca1f9257ab9711dce1b89cc5ecea253c4&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A6235748129406670ea23b56df0a0bcf8cf9eacb3367f9a2077ebccb79c2d80ad&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Abecf154b96a7e81fb587d1a44d71560b5715f29aad99512c0812fd31c7043c8b&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae6b019da8c720ac0a7ab9cc03c1de0a9b404d1ef5091a49eed68c8b635740dd9&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5db4f0622cf0c66278a4741724d1824d9d9beffb36110b3d48dfe7eef18efbc2&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/-/CPrbiJJv" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa0e3038c0de1ee82637ad2d7d07b22b980c9f3c3ed7ad43b4f810ed1589e330a&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>