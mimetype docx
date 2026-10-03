--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -53,179 +53,179 @@
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Отправьтесь в автобусный тур из Перми в Соликамск на концерт группы «Вирус» — яркое путешествие с удобной поездкой, комфортным автобусом и отличной программой. Вас ждут любимые хиты, живая энергетика выступления и незабываемая атмосфера концерта в одном из старейших городов Прикамья</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Транспортное обслуживаниев (зависимости от количества человек возможен комфортабельный автобус, микроавтобус, минивен, машина);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>– Экскурсионное обслуживание;</w:t>
+        <w:t xml:space="preserve">– Экскурсионное обслуживание; </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Страховка по автобусному проезду.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
-        <w:t>В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
+        <w:t xml:space="preserve"> В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Сувениры</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Питание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12.30 –</w:t>
+        <w:t xml:space="preserve">12.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.45 –</w:t>
+        <w:t xml:space="preserve">12.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Площадь Восстания</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.05 –</w:t>
+        <w:t xml:space="preserve">13.05 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Лодочная станция</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.10 –</w:t>
+        <w:t xml:space="preserve">13.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Голованово</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.25 –</w:t>
+        <w:t xml:space="preserve">13.25 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Ивановка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.55 -</w:t>
+        <w:t xml:space="preserve">14.55 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ТЦ Оранж Молл, г. Березники</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -335,51 +335,51 @@
       <w:r>
         <w:t>– питьевая вода,перекус;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>* В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>12.30 - Выезд из Перми</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -399,183 +399,107 @@
         <w:t>16.30 - 17.00 - Переезд в Соликамск</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>17.00 - 17.30 - Небольшая обзорная эксукурсия с гидом по Соликамск.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Соликамску исполняется 596 лет!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>17.30 - 21.00 - Свободное время на площадках, посвященных Дню города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Программа Дня города:</w:t>
+        <w:t xml:space="preserve">Программа Дня города: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>17.30 - 18.00 - Торжественное открытие Дня города - Дня шахтера. Официальное поздравление главы округа, Церемония награждения.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>18.00 - 19.00 - Концертная программа "Наш город - Наша история (выступление творческих коллективов Соликамска)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.00 - 20.00 - Концертная программа кавер-группы "Специи"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>20.00 - 21.00 - Концерт группы "ВИРУС" вживую прозвучат «Ты меня не ищи», «Попрошу» и «Всё пройдёт»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>21.30 - Ориентировочное время выезда в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.00 - 00.30 - Ориентировочное время прибытия в город</w:t>
+        <w:t xml:space="preserve">00.00 - 00.30 - Ориентировочное время прибытия в город </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия. Запланируйте деньги на такси для позднего возвращения.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...73 lines deleted...]
-    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:type w:val="nextColumn"/>
-      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">