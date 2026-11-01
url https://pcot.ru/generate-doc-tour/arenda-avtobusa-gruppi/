--- v1 (2026-09-14)
+++ v2 (2026-11-01)
@@ -24,51 +24,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Аренда автобуса по Перми и Пермскому краю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Наши автобусные туры — это комфорт, безопасность и стиль в каждом поездке!</w:t>
+        <w:t xml:space="preserve">Наши автобусные туры — это комфорт, безопасность и стиль в каждом поездке! </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Мы заботимся о Ваших удобствах, поэтому отправляемся в путь исключительно на новых, современных автобусах туристического класса (от 2019 года выпуска). Наш парк в основном состоит из марок HIGER, YUTONG и ZHONGTONG — это надёжные автобусы, которые поднимут уровень вашего путешествия на новый уровень!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Готовы организовать трансфер из аэропорта/отеля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
       </w:pPr>
@@ -177,50 +177,51 @@
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Индивидуальные лекарства (основные препараты в автобусе есть)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Перекус (батончики, сухой паек) для непродолжительных остановок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Цены считаются по минимальному тарифу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Минивен</w:t>
       </w:r>
       <w:r>
         <w:t>(8-10 мест) - от 9 350 р. (1 - 4 часа). Каждый следующий час - 2 300 р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Микроавтобус</w:t>
       </w:r>
       <w:r>
         <w:t>(до 19 мест) - от 11 500 р. (1 - 4 часа) в будние, от  13 400 р. (1 - 4 часа) в выходные. Каждый следующий час - 2 900 р.</w:t>