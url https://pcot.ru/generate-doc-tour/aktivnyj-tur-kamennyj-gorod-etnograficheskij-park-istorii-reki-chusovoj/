--- v0 (2026-07-18)
+++ v1 (2026-10-16)
@@ -40,87 +40,87 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь → Чусовой → Каменный город → Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 1день</w:t>
+        <w:t xml:space="preserve"> — 1день</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 6 лет</w:t>
+        <w:t xml:space="preserve"> — с 6 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Живописные пейзажи</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Место известно своей природной красотой — идеальное пространство для медитации, фото и отдыха душой.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -215,51 +215,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Питание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>— Сувениры</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>— Доплата за отдалённые районы при трансфере</w:t>
+        <w:t xml:space="preserve">— Доплата за отдалённые районы при трансфере </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Дополнительное питание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>— Место посадки вы выбираете сами — удобно для вашей группы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Для отдалённых районов возможна небольшая доплата (</w:t>
@@ -560,65 +560,83 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>кол-во человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>бесплатныесопровожд</w:t>
+              <w:t>бесплатные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>сопровожд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>цена(с чел)</w:t>
+              <w:t>цена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(с чел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>